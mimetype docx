--- v0 (2025-12-29)
+++ v1 (2026-04-13)
@@ -2995,101 +2995,73 @@
         <w:t>Please note:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A6D0DF" w14:textId="6B89430B" w:rsidR="001A1CBE" w:rsidRPr="006D44B3" w:rsidRDefault="001A1CBE" w:rsidP="00EF0DA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D44B3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If your grant </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D5291C" w:rsidRPr="006D44B3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>was</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">was </w:t>
       </w:r>
       <w:r w:rsidRPr="006D44B3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">awarded in euros and you choose to receive </w:t>
       </w:r>
       <w:r w:rsidR="00960DE1" w:rsidRPr="006D44B3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">your grant </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">your grant to </w:t>
       </w:r>
       <w:r w:rsidRPr="006D44B3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a dollar account, the amount will be converted from EUR to USD using the applicable exchange rate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FCD6053" w14:textId="3B74B65B" w:rsidR="001A1CBE" w:rsidRPr="006D44B3" w:rsidRDefault="001A1CBE" w:rsidP="00EF0DA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D44B3">
@@ -3164,101 +3136,115 @@
         <w:t>other account</w:t>
       </w:r>
       <w:r w:rsidRPr="006D44B3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, the recipient bank may deduct international transfer fees</w:t>
       </w:r>
       <w:r w:rsidR="00E43B8B" w:rsidRPr="006D44B3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, which are not covered by the Fulbright Finland Foundation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53CFC87A" w14:textId="77777777" w:rsidR="00EF0DA7" w:rsidRPr="006D44B3" w:rsidRDefault="00EF0DA7" w:rsidP="002E3919">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BBAB664" w14:textId="77777777" w:rsidR="00FA5F59" w:rsidRPr="006D44B3" w:rsidRDefault="00FA5F59" w:rsidP="00E57633"/>
-    <w:p w14:paraId="2C218D03" w14:textId="57DA6C7B" w:rsidR="00843909" w:rsidRPr="002537AD" w:rsidRDefault="00383215" w:rsidP="006976AB">
+    <w:p w14:paraId="2C218D03" w14:textId="007874FD" w:rsidR="00843909" w:rsidRPr="002537AD" w:rsidRDefault="00383215" w:rsidP="006976AB">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D44B3">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="006976AB" w:rsidRPr="006D44B3">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>ubmit the completed form using the Dropbox file request link provided by your Program Coordinator.</w:t>
+        <w:t>ubmit the completed form using the file request link provided</w:t>
+      </w:r>
+      <w:r w:rsidR="008B02C4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006976AB" w:rsidRPr="006D44B3">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>by your Program Coordinator.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00843909" w:rsidRPr="002537AD" w:rsidSect="00134460">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D7B7AB2" w14:textId="77777777" w:rsidR="002C6EC7" w:rsidRPr="006D44B3" w:rsidRDefault="002C6EC7" w:rsidP="009B40B3">
+    <w:p w14:paraId="1B6A48C5" w14:textId="77777777" w:rsidR="001B689B" w:rsidRPr="006D44B3" w:rsidRDefault="001B689B" w:rsidP="009B40B3">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006D44B3">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7066A4DA" w14:textId="77777777" w:rsidR="002C6EC7" w:rsidRPr="006D44B3" w:rsidRDefault="002C6EC7" w:rsidP="009B40B3">
+    <w:p w14:paraId="76C5AE84" w14:textId="77777777" w:rsidR="001B689B" w:rsidRPr="006D44B3" w:rsidRDefault="001B689B" w:rsidP="009B40B3">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006D44B3">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3278,50 +3264,53 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CD16901" w14:textId="051DB730" w:rsidR="008125C3" w:rsidRPr="006D44B3" w:rsidRDefault="009153E9" w:rsidP="0930CD8D">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006D44B3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="263B63CD" wp14:editId="2015514A">
           <wp:extent cx="3244614" cy="302895"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="945041091" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
@@ -3341,50 +3330,53 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58D31A16" w14:textId="0E59325B" w:rsidR="008125C3" w:rsidRPr="006D44B3" w:rsidRDefault="00134460" w:rsidP="00134460">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006D44B3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EED967E" wp14:editId="53A93CD6">
           <wp:extent cx="3244614" cy="302895"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="1686698752" name="Picture 1" descr="Blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1686698752" name="Picture 1" descr="Blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
@@ -3400,79 +3392,82 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D27B160" w14:textId="77777777" w:rsidR="002C6EC7" w:rsidRPr="006D44B3" w:rsidRDefault="002C6EC7" w:rsidP="009B40B3">
+    <w:p w14:paraId="5D28AC06" w14:textId="77777777" w:rsidR="001B689B" w:rsidRPr="006D44B3" w:rsidRDefault="001B689B" w:rsidP="009B40B3">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006D44B3">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="282F1AD6" w14:textId="77777777" w:rsidR="002C6EC7" w:rsidRPr="006D44B3" w:rsidRDefault="002C6EC7" w:rsidP="009B40B3">
+    <w:p w14:paraId="79F8B7AA" w14:textId="77777777" w:rsidR="001B689B" w:rsidRPr="006D44B3" w:rsidRDefault="001B689B" w:rsidP="009B40B3">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006D44B3">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BA4C843" w14:textId="5BBBB21D" w:rsidR="008125C3" w:rsidRPr="006D44B3" w:rsidRDefault="00134460" w:rsidP="00134460">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006D44B3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AACE417" wp14:editId="65B73339">
           <wp:extent cx="1483200" cy="784800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2112838203" name="Graphic 2112838203"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
@@ -3737,52 +3732,52 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2108649946">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1735853841">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B40B3"/>
@@ -3834,50 +3829,51 @@
     <w:rsid w:val="001130B7"/>
     <w:rsid w:val="00121220"/>
     <w:rsid w:val="00125103"/>
     <w:rsid w:val="0012616D"/>
     <w:rsid w:val="001341D6"/>
     <w:rsid w:val="00134460"/>
     <w:rsid w:val="0013580B"/>
     <w:rsid w:val="001444F9"/>
     <w:rsid w:val="00147830"/>
     <w:rsid w:val="00147B1B"/>
     <w:rsid w:val="00150615"/>
     <w:rsid w:val="001526C3"/>
     <w:rsid w:val="00162834"/>
     <w:rsid w:val="00162F7A"/>
     <w:rsid w:val="00164040"/>
     <w:rsid w:val="00164A06"/>
     <w:rsid w:val="0016682A"/>
     <w:rsid w:val="00171ED3"/>
     <w:rsid w:val="0017334D"/>
     <w:rsid w:val="0017711E"/>
     <w:rsid w:val="00195253"/>
     <w:rsid w:val="001A1CBE"/>
     <w:rsid w:val="001A2AA4"/>
     <w:rsid w:val="001B1F40"/>
     <w:rsid w:val="001B4E18"/>
+    <w:rsid w:val="001B689B"/>
     <w:rsid w:val="001C6601"/>
     <w:rsid w:val="001D5ADE"/>
     <w:rsid w:val="001E3F93"/>
     <w:rsid w:val="001F3655"/>
     <w:rsid w:val="001F6A8F"/>
     <w:rsid w:val="001F7FBE"/>
     <w:rsid w:val="00200315"/>
     <w:rsid w:val="00204134"/>
     <w:rsid w:val="00206A5E"/>
     <w:rsid w:val="00207A87"/>
     <w:rsid w:val="0021091E"/>
     <w:rsid w:val="00212BFA"/>
     <w:rsid w:val="002226C0"/>
     <w:rsid w:val="00223C7B"/>
     <w:rsid w:val="0022620D"/>
     <w:rsid w:val="00232EAA"/>
     <w:rsid w:val="00233966"/>
     <w:rsid w:val="0023444D"/>
     <w:rsid w:val="0023460E"/>
     <w:rsid w:val="00235710"/>
     <w:rsid w:val="00237E1C"/>
     <w:rsid w:val="0024171C"/>
     <w:rsid w:val="00247966"/>
     <w:rsid w:val="0025277C"/>
     <w:rsid w:val="002537AD"/>
@@ -4092,50 +4088,51 @@
     <w:rsid w:val="007F37B6"/>
     <w:rsid w:val="007F4ED5"/>
     <w:rsid w:val="007F6E67"/>
     <w:rsid w:val="007F74A0"/>
     <w:rsid w:val="008125C3"/>
     <w:rsid w:val="00815B85"/>
     <w:rsid w:val="00822EAA"/>
     <w:rsid w:val="0083123E"/>
     <w:rsid w:val="00833FC9"/>
     <w:rsid w:val="00843909"/>
     <w:rsid w:val="00843F3B"/>
     <w:rsid w:val="00847E24"/>
     <w:rsid w:val="00850DD2"/>
     <w:rsid w:val="00862DCF"/>
     <w:rsid w:val="008632DD"/>
     <w:rsid w:val="008804BD"/>
     <w:rsid w:val="00880646"/>
     <w:rsid w:val="008857F3"/>
     <w:rsid w:val="0089132E"/>
     <w:rsid w:val="00893335"/>
     <w:rsid w:val="00893D23"/>
     <w:rsid w:val="008A143A"/>
     <w:rsid w:val="008A1D78"/>
     <w:rsid w:val="008A57FC"/>
     <w:rsid w:val="008A7FF0"/>
+    <w:rsid w:val="008B02C4"/>
     <w:rsid w:val="008B062C"/>
     <w:rsid w:val="008C329C"/>
     <w:rsid w:val="008C4A8A"/>
     <w:rsid w:val="008C51A6"/>
     <w:rsid w:val="008D2943"/>
     <w:rsid w:val="008D73DB"/>
     <w:rsid w:val="008E0114"/>
     <w:rsid w:val="008E1411"/>
     <w:rsid w:val="008E15F4"/>
     <w:rsid w:val="008E38AF"/>
     <w:rsid w:val="008E398C"/>
     <w:rsid w:val="008E5305"/>
     <w:rsid w:val="008E5826"/>
     <w:rsid w:val="008F0BFC"/>
     <w:rsid w:val="008F2F8A"/>
     <w:rsid w:val="008F7674"/>
     <w:rsid w:val="0090791E"/>
     <w:rsid w:val="009136CF"/>
     <w:rsid w:val="009153E9"/>
     <w:rsid w:val="00931149"/>
     <w:rsid w:val="0093776B"/>
     <w:rsid w:val="00942237"/>
     <w:rsid w:val="00950319"/>
     <w:rsid w:val="00956D8E"/>
     <w:rsid w:val="0095752C"/>
@@ -4237,50 +4234,51 @@
     <w:rsid w:val="00C037E8"/>
     <w:rsid w:val="00C03863"/>
     <w:rsid w:val="00C03D63"/>
     <w:rsid w:val="00C05D40"/>
     <w:rsid w:val="00C13028"/>
     <w:rsid w:val="00C149FA"/>
     <w:rsid w:val="00C20267"/>
     <w:rsid w:val="00C21547"/>
     <w:rsid w:val="00C217DF"/>
     <w:rsid w:val="00C43B83"/>
     <w:rsid w:val="00C442A5"/>
     <w:rsid w:val="00C44DD8"/>
     <w:rsid w:val="00C57189"/>
     <w:rsid w:val="00C61BF3"/>
     <w:rsid w:val="00C62101"/>
     <w:rsid w:val="00C66A9F"/>
     <w:rsid w:val="00C7734B"/>
     <w:rsid w:val="00C8212B"/>
     <w:rsid w:val="00C94238"/>
     <w:rsid w:val="00C94AA2"/>
     <w:rsid w:val="00CA1C51"/>
     <w:rsid w:val="00CA32CE"/>
     <w:rsid w:val="00CA5D24"/>
     <w:rsid w:val="00CA75F7"/>
     <w:rsid w:val="00CB3E43"/>
+    <w:rsid w:val="00CC06C9"/>
     <w:rsid w:val="00CC5DF3"/>
     <w:rsid w:val="00CC7EBF"/>
     <w:rsid w:val="00CD6076"/>
     <w:rsid w:val="00D00509"/>
     <w:rsid w:val="00D03247"/>
     <w:rsid w:val="00D06C29"/>
     <w:rsid w:val="00D07BCA"/>
     <w:rsid w:val="00D130E0"/>
     <w:rsid w:val="00D20741"/>
     <w:rsid w:val="00D226D9"/>
     <w:rsid w:val="00D22BFF"/>
     <w:rsid w:val="00D23565"/>
     <w:rsid w:val="00D33FAB"/>
     <w:rsid w:val="00D35B4E"/>
     <w:rsid w:val="00D36047"/>
     <w:rsid w:val="00D369D1"/>
     <w:rsid w:val="00D36B4A"/>
     <w:rsid w:val="00D46D15"/>
     <w:rsid w:val="00D50E34"/>
     <w:rsid w:val="00D50E72"/>
     <w:rsid w:val="00D5291C"/>
     <w:rsid w:val="00D566D6"/>
     <w:rsid w:val="00D601F9"/>
     <w:rsid w:val="00D76CA3"/>
     <w:rsid w:val="00D76F26"/>
@@ -5778,75 +5776,75 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>311</Words>
-  <Characters>1737</Characters>
+  <Words>304</Words>
+  <Characters>1736</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2016</CharactersWithSpaces>
+  <CharactersWithSpaces>2036</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Contact and Bank Information Form.</dc:title>
   <dc:subject/>
   <dc:creator>Saara Martikainen;Mihkel Vaim</dc:creator>
   <cp:keywords>Fulbright Finland</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>1acabcd5-858a-4229-90cb-a86f33b2ed30</vt:lpwstr>
   </property>