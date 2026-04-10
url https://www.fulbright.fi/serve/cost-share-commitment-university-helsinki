--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -26,51 +26,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1857"/>
         <w:gridCol w:w="7475"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F23DD9" w:rsidRPr="00986207" w14:paraId="3F4E637F" w14:textId="77777777" w:rsidTr="00D0671E">
+      <w:tr w:rsidR="00F23DD9" w:rsidRPr="0083445C" w14:paraId="3F4E637F" w14:textId="77777777" w:rsidTr="00D0671E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34621C87" w14:textId="2B4777C2" w:rsidR="00191127" w:rsidRPr="00125D54" w:rsidRDefault="003542F1" w:rsidP="00125D54">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0060A3"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -159,51 +159,51 @@
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="006C599E" w:rsidRPr="002C6C88">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">he </w:t>
             </w:r>
             <w:r w:rsidR="001B50FD" w:rsidRPr="00690706">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>University of Helsinki</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00191127" w:rsidRPr="00986207" w14:paraId="1FB534A6" w14:textId="77777777" w:rsidTr="00D0671E">
+      <w:tr w:rsidR="00191127" w:rsidRPr="004042A8" w14:paraId="1FB534A6" w14:textId="77777777" w:rsidTr="00D0671E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2B38637D" w14:textId="77777777" w:rsidR="001B50FD" w:rsidRPr="00986207" w:rsidRDefault="001B50FD" w:rsidP="001B50FD">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -580,51 +580,51 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>available and</w:t>
             </w:r>
             <w:r w:rsidRPr="00986207">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> therefore having the applicant's home unit participate in cost-sharing the grant is important.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0671E" w:rsidRPr="00986207" w14:paraId="0020BE32" w14:textId="77777777" w:rsidTr="00084A9B">
+      <w:tr w:rsidR="00D0671E" w:rsidRPr="004042A8" w14:paraId="0020BE32" w14:textId="77777777" w:rsidTr="00084A9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
           </w:tcPr>
           <w:p w14:paraId="58BA5A22" w14:textId="37F37082" w:rsidR="00D0671E" w:rsidRPr="00D0671E" w:rsidRDefault="00D0671E" w:rsidP="00084A9B">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004120F3">
               <w:rPr>
@@ -897,51 +897,51 @@
               <w:spacing w:before="40" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0671E">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ASLA-Fulbright Graduate Grant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6A1C" w:rsidRPr="00986207" w14:paraId="27EF0B7B" w14:textId="77777777" w:rsidTr="00663209">
+      <w:tr w:rsidR="002A6A1C" w:rsidRPr="004042A8" w14:paraId="27EF0B7B" w14:textId="77777777" w:rsidTr="00663209">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1222719365"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="542" w:type="pct"/>
@@ -1004,51 +1004,51 @@
               <w:spacing w:before="40" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0671E">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ASLA-Fulbright Pre-Doctoral Research Fellows Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6A1C" w:rsidRPr="00986207" w14:paraId="5C138B13" w14:textId="77777777" w:rsidTr="00663209">
+      <w:tr w:rsidR="002A6A1C" w:rsidRPr="004042A8" w14:paraId="5C138B13" w14:textId="77777777" w:rsidTr="00663209">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="150955641"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="542" w:type="pct"/>
@@ -1109,51 +1109,51 @@
               <w:spacing w:before="40" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0671E">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ASLA-Fulbright Grant for a Junior Scholar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6A1C" w:rsidRPr="00986207" w14:paraId="754B15A0" w14:textId="77777777" w:rsidTr="00663209">
+      <w:tr w:rsidR="002A6A1C" w:rsidRPr="004042A8" w14:paraId="754B15A0" w14:textId="77777777" w:rsidTr="00663209">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="961229597"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="542" w:type="pct"/>
@@ -1215,51 +1215,51 @@
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0671E">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ASLA-Fulbright Grant for a Senior Scholar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0671E" w:rsidRPr="00986207" w14:paraId="0BDA1B7A" w14:textId="77777777" w:rsidTr="00084A9B">
+      <w:tr w:rsidR="00D0671E" w:rsidRPr="004042A8" w14:paraId="0BDA1B7A" w14:textId="77777777" w:rsidTr="00084A9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="740556A6" w14:textId="3E518C82" w:rsidR="00D0671E" w:rsidRPr="003542F1" w:rsidRDefault="00D0671E" w:rsidP="003542F1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003542F1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
@@ -1331,51 +1331,51 @@
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                  </w:t>
                 </w:r>
                 <w:r>
                   <w:t xml:space="preserve">              </w:t>
                 </w:r>
                 <w:r w:rsidRPr="00125D54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                                    </w:t>
                 </w:r>
                 <w:r w:rsidRPr="00125D54">
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t xml:space="preserve">       </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00D0671E" w:rsidRPr="00986207" w14:paraId="4FB855FA" w14:textId="77777777" w:rsidTr="00084A9B">
+      <w:tr w:rsidR="00D0671E" w:rsidRPr="004042A8" w14:paraId="4FB855FA" w14:textId="77777777" w:rsidTr="00084A9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="414002CD" w14:textId="51EF48D8" w:rsidR="00D0671E" w:rsidRPr="00DC456D" w:rsidRDefault="00D0671E" w:rsidP="00D0671E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0671E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Host university or organization in the U.S. (if known)</w:t>
@@ -1415,84 +1415,84 @@
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="4F1DF51F" w14:textId="79189DBF" w:rsidR="00D0671E" w:rsidRPr="00D0671E" w:rsidRDefault="0035273E" w:rsidP="00D0671E">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                                                                                                                                                                                          </w:t>
                 </w:r>
                 <w:r>
                   <w:t xml:space="preserve">                          </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00125D54" w:rsidRPr="00986207" w14:paraId="627A2685" w14:textId="77777777" w:rsidTr="00084A9B">
+      <w:tr w:rsidR="00125D54" w:rsidRPr="004042A8" w14:paraId="627A2685" w14:textId="77777777" w:rsidTr="00084A9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
           </w:tcPr>
           <w:p w14:paraId="4BC8693D" w14:textId="21A6AAAB" w:rsidR="00125D54" w:rsidRPr="004120F3" w:rsidRDefault="00125D54" w:rsidP="00084A9B">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004120F3">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>INFORMATION FILLED BY THE REPRESENTATIVE OF THE APPLICANT'S HOME UNIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF7C48" w:rsidRPr="00986207" w14:paraId="49D7EA76" w14:textId="77777777" w:rsidTr="00663209">
+      <w:tr w:rsidR="00CF7C48" w:rsidRPr="004042A8" w14:paraId="49D7EA76" w14:textId="77777777" w:rsidTr="00663209">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1294858883"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="542" w:type="pct"/>
@@ -1524,94 +1524,94 @@
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4458" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="133A97A2" w14:textId="03F3EF61" w:rsidR="00CF7C48" w:rsidRPr="00FB1338" w:rsidRDefault="00125D54" w:rsidP="00125D54">
+          <w:p w14:paraId="133A97A2" w14:textId="743C2F52" w:rsidR="00CF7C48" w:rsidRPr="00FB1338" w:rsidRDefault="00125D54" w:rsidP="00125D54">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:spacing w:before="40" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1338">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The applicant's home unit agrees to cover 50 % of the university's share of the grant</w:t>
+              <w:t>The applicant's home unit agrees to cover 50% of the university's share of the grant</w:t>
             </w:r>
             <w:r w:rsidR="001B50FD">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6A1C" w:rsidRPr="00986207" w14:paraId="67D19A58" w14:textId="77777777" w:rsidTr="00663209">
+      <w:tr w:rsidR="002A6A1C" w:rsidRPr="004042A8" w14:paraId="67D19A58" w14:textId="77777777" w:rsidTr="00663209">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1553988704"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="542" w:type="pct"/>
@@ -1643,94 +1643,94 @@
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4458" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13275AC3" w14:textId="1D33B371" w:rsidR="00CF7C48" w:rsidRPr="00FB1338" w:rsidRDefault="00125D54" w:rsidP="001B50FD">
+          <w:p w14:paraId="13275AC3" w14:textId="0C65F8D2" w:rsidR="00CF7C48" w:rsidRPr="00FB1338" w:rsidRDefault="00125D54" w:rsidP="001B50FD">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1338">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The applicant's home unit does not agree to cover 50 % of the university's share of the grant</w:t>
+              <w:t>The applicant's home unit does not agree to cover 50% of the university's share of the grant</w:t>
             </w:r>
             <w:r w:rsidR="001B50FD">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00125D54" w:rsidRPr="00986207" w14:paraId="377FC2E8" w14:textId="77777777" w:rsidTr="00084A9B">
+      <w:tr w:rsidR="00125D54" w:rsidRPr="004042A8" w14:paraId="377FC2E8" w14:textId="77777777" w:rsidTr="00084A9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2904C82A" w14:textId="4055D450" w:rsidR="00125D54" w:rsidRPr="00125D54" w:rsidRDefault="00125D54" w:rsidP="00125D54">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125D54">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Supporting arguments for the decision, and the home unit's views on the planned project in the U.S.:</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
                     <w:b w:val="0"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Aptosstandard"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Aptosstandard"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                                                                                                                        </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00CF7C48" w:rsidRPr="00986207" w14:paraId="5364FB64" w14:textId="77777777" w:rsidTr="001B50FD">
+      <w:tr w:rsidR="00CF7C48" w:rsidRPr="0083445C" w14:paraId="5364FB64" w14:textId="77777777" w:rsidTr="001B50FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5C6EB8AF" w14:textId="77777777" w:rsidR="001B50FD" w:rsidRPr="001B50FD" w:rsidRDefault="001B50FD" w:rsidP="001B50FD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B50FD">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
@@ -2355,51 +2355,51 @@
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="0" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A2BD4">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The home unit’s share of the costs will be billed in Euros according to the currency rate of the billing day. The invoice will be sent prior to the Fulbright grantee’s grant period. For example, if the grant period starts in the fall, the Fulbright Finland Foundation will send the invoice to the higher education institution during the summer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B50FD" w:rsidRPr="00986207" w14:paraId="64D65F53" w14:textId="77777777" w:rsidTr="001B50FD">
+      <w:tr w:rsidR="001B50FD" w:rsidRPr="0083445C" w14:paraId="64D65F53" w14:textId="77777777" w:rsidTr="001B50FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="406B061D" w14:textId="3F7DBB50" w:rsidR="001B50FD" w:rsidRPr="001B50FD" w:rsidRDefault="001B50FD" w:rsidP="005212B8">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B50FD">
               <w:rPr>
                 <w:b/>
@@ -2465,51 +2465,51 @@
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                  </w:t>
                 </w:r>
                 <w:r>
                   <w:t xml:space="preserve">              </w:t>
                 </w:r>
                 <w:r w:rsidRPr="00125D54">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                                    </w:t>
                 </w:r>
                 <w:r w:rsidRPr="00125D54">
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t xml:space="preserve">       </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00D35C21" w:rsidRPr="00986207" w14:paraId="0902FC05" w14:textId="77777777" w:rsidTr="00D35C21">
+      <w:tr w:rsidR="00D35C21" w:rsidRPr="004042A8" w14:paraId="0902FC05" w14:textId="77777777" w:rsidTr="00D35C21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="37FBA717" w14:textId="77777777" w:rsidR="0035273E" w:rsidRDefault="0035273E" w:rsidP="0035273E">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2708,51 +2708,51 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0060A3"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.fulbright.fi/general-information-cost-share-grants-universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1927054C" w14:textId="5197649C" w:rsidR="00D35C21" w:rsidRPr="005212B8" w:rsidRDefault="00D35C21" w:rsidP="005212B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0060A3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004120F3" w:rsidRPr="00986207" w14:paraId="7C29C007" w14:textId="77777777" w:rsidTr="00D35C21">
+      <w:tr w:rsidR="004120F3" w:rsidRPr="004042A8" w14:paraId="7C29C007" w14:textId="77777777" w:rsidTr="00D35C21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="68452C67" w14:textId="7BCD2E21" w:rsidR="004120F3" w:rsidRPr="0035273E" w:rsidRDefault="004120F3" w:rsidP="00084A9B">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035273E">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
@@ -2979,75 +2979,61 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The university informs the Fulbright Finland Foundation on which applicants it commits to support. The Fulbright Finland Foundation selects the grantees and informs the applicants and home universities about the decision. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3922906E" w14:textId="4DDA9F79" w:rsidR="004120F3" w:rsidRPr="001A2234" w:rsidRDefault="004120F3" w:rsidP="004120F3">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001A2234">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The grantee</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> selections are announced </w:t>
+              <w:t xml:space="preserve">The grantee selections are announced </w:t>
             </w:r>
             <w:r w:rsidR="0035273E" w:rsidRPr="001A2234">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
             <w:r w:rsidRPr="001A2234">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Award Ceremony in May. The universities participating in Cost-sharing will be mentioned along with the grantee's name. </w:t>
             </w:r>
@@ -3226,51 +3212,51 @@
             <w:r w:rsidR="00697392" w:rsidRPr="001A2234">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="001A2234">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-12 months. Amount of the grant is a maximum of 18 000 USD.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C3FC134" w14:textId="1D7018C1" w:rsidR="004120F3" w:rsidRPr="001A2234" w:rsidRDefault="004120F3" w:rsidP="001A2234">
+          <w:p w14:paraId="3C3FC134" w14:textId="1FFCAA0E" w:rsidR="004120F3" w:rsidRPr="001A2234" w:rsidRDefault="004120F3" w:rsidP="001A2234">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="001A2234">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:color w:val="0060A3"/>
@@ -3295,51 +3281,75 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00084A9B" w:rsidRPr="001A2234">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="001A2234">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>A grant program for Finnish scholars, who have completed their doctoral degree less than 4 years ago, to carry out a research project of 4-12 months at a U.S. university or research institution. Amount of grant is a maximum of 5 000 USD/month (maximum total 30 000 USD).</w:t>
+              <w:t xml:space="preserve">A grant program for Finnish scholars, who have completed their doctoral degree less than 4 years ago, to carry out a research project of </w:t>
+            </w:r>
+            <w:r w:rsidR="0083445C">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2234">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-12 months at a U.S. university or research institution. Amount of grant is a maximum of 5 000 USD/month (maximum total 30 000 USD).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56CFC79D" w14:textId="6FAFD38F" w:rsidR="004120F3" w:rsidRPr="004120F3" w:rsidRDefault="004120F3" w:rsidP="001A2234">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="001A2234">
                 <w:rPr>
@@ -3388,61 +3398,61 @@
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001044BF" w:rsidSect="00125D54">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69FAF60C" w14:textId="77777777" w:rsidR="003A34C4" w:rsidRDefault="003A34C4" w:rsidP="009B40B3">
+    <w:p w14:paraId="799967AD" w14:textId="77777777" w:rsidR="00577E8A" w:rsidRDefault="00577E8A" w:rsidP="009B40B3">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25D611A1" w14:textId="77777777" w:rsidR="003A34C4" w:rsidRDefault="003A34C4" w:rsidP="009B40B3">
+    <w:p w14:paraId="4FCFDFA5" w14:textId="77777777" w:rsidR="00577E8A" w:rsidRDefault="00577E8A" w:rsidP="009B40B3">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3465,51 +3475,51 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CD16901" w14:textId="789AB2F9" w:rsidR="008125C3" w:rsidRDefault="00280169" w:rsidP="00280169">
+  <w:p w14:paraId="3CD16901" w14:textId="2816741F" w:rsidR="008125C3" w:rsidRDefault="00280169" w:rsidP="00280169">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="009153E9">
       <w:rPr>
         <w:noProof/>
@@ -3562,64 +3572,64 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:t>/</w:t>
     </w:r>
     <w:fldSimple w:instr=" SECTIONPAGES  \* Arabic  \* MERGEFORMAT ">
-      <w:r w:rsidR="005F285A">
+      <w:r w:rsidR="0083445C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="58D31A16" w14:textId="400F2683" w:rsidR="008125C3" w:rsidRDefault="00B6135B" w:rsidP="00B6135B">
+  <w:p w14:paraId="58D31A16" w14:textId="4F8715C7" w:rsidR="008125C3" w:rsidRDefault="00B6135B" w:rsidP="00B6135B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EDA5B4D" wp14:editId="70D8795F">
@@ -3669,75 +3679,75 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:t>/</w:t>
     </w:r>
     <w:fldSimple w:instr=" SECTIONPAGES  \* Arabic  \* MERGEFORMAT ">
-      <w:r w:rsidR="002C6C88">
+      <w:r w:rsidR="0083445C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ABE9189" w14:textId="77777777" w:rsidR="003A34C4" w:rsidRDefault="003A34C4" w:rsidP="009B40B3">
+    <w:p w14:paraId="596622BF" w14:textId="77777777" w:rsidR="00577E8A" w:rsidRDefault="00577E8A" w:rsidP="009B40B3">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FBDEA24" w14:textId="77777777" w:rsidR="003A34C4" w:rsidRDefault="003A34C4" w:rsidP="009B40B3">
+    <w:p w14:paraId="172DAC55" w14:textId="77777777" w:rsidR="00577E8A" w:rsidRDefault="00577E8A" w:rsidP="009B40B3">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25E4C2AD" w14:textId="03734FD5" w:rsidR="000153E8" w:rsidRDefault="004120F3" w:rsidP="004120F3">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:spacing w:before="120" w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="ng-directive"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0060A3"/>
@@ -5754,52 +5764,51 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="197937548">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2053262698">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="859776658">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="74013219">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1324502908">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="689113692">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B40B3"/>
@@ -5941,50 +5950,51 @@
     <w:rsid w:val="00350DD3"/>
     <w:rsid w:val="0035273E"/>
     <w:rsid w:val="003542F1"/>
     <w:rsid w:val="00367D8A"/>
     <w:rsid w:val="00372E5D"/>
     <w:rsid w:val="0037314E"/>
     <w:rsid w:val="00376D26"/>
     <w:rsid w:val="0038056B"/>
     <w:rsid w:val="00383215"/>
     <w:rsid w:val="003862E9"/>
     <w:rsid w:val="00387850"/>
     <w:rsid w:val="003A092C"/>
     <w:rsid w:val="003A34C4"/>
     <w:rsid w:val="003B0FAF"/>
     <w:rsid w:val="003B131B"/>
     <w:rsid w:val="003C42C0"/>
     <w:rsid w:val="003C64AC"/>
     <w:rsid w:val="003C6A3E"/>
     <w:rsid w:val="003C6B91"/>
     <w:rsid w:val="003E0AA9"/>
     <w:rsid w:val="003F05F1"/>
     <w:rsid w:val="003F0697"/>
     <w:rsid w:val="003F7219"/>
     <w:rsid w:val="003F777D"/>
     <w:rsid w:val="003F7CC7"/>
+    <w:rsid w:val="004042A8"/>
     <w:rsid w:val="004049F3"/>
     <w:rsid w:val="0040625C"/>
     <w:rsid w:val="004120F3"/>
     <w:rsid w:val="00412EFB"/>
     <w:rsid w:val="004236A7"/>
     <w:rsid w:val="0042570B"/>
     <w:rsid w:val="00437BCF"/>
     <w:rsid w:val="00451116"/>
     <w:rsid w:val="00451258"/>
     <w:rsid w:val="00453212"/>
     <w:rsid w:val="00455E9D"/>
     <w:rsid w:val="00456C6B"/>
     <w:rsid w:val="00463CA9"/>
     <w:rsid w:val="00471C60"/>
     <w:rsid w:val="00475472"/>
     <w:rsid w:val="00477CB2"/>
     <w:rsid w:val="004853D9"/>
     <w:rsid w:val="004924D5"/>
     <w:rsid w:val="004A24D9"/>
     <w:rsid w:val="004A6D2C"/>
     <w:rsid w:val="004A7F1C"/>
     <w:rsid w:val="004C3B51"/>
     <w:rsid w:val="004C4F2D"/>
     <w:rsid w:val="004C6AF9"/>
     <w:rsid w:val="004D21F6"/>
@@ -5993,50 +6003,51 @@
     <w:rsid w:val="004D75CE"/>
     <w:rsid w:val="004E28A3"/>
     <w:rsid w:val="004E6588"/>
     <w:rsid w:val="004F1C79"/>
     <w:rsid w:val="005016DA"/>
     <w:rsid w:val="00506C37"/>
     <w:rsid w:val="00515B16"/>
     <w:rsid w:val="00520063"/>
     <w:rsid w:val="00520BA3"/>
     <w:rsid w:val="00520D96"/>
     <w:rsid w:val="005212B8"/>
     <w:rsid w:val="00521377"/>
     <w:rsid w:val="005223B2"/>
     <w:rsid w:val="0052652F"/>
     <w:rsid w:val="00526799"/>
     <w:rsid w:val="00526B2B"/>
     <w:rsid w:val="005271B6"/>
     <w:rsid w:val="005306DA"/>
     <w:rsid w:val="00531EB6"/>
     <w:rsid w:val="00532E1E"/>
     <w:rsid w:val="005372B5"/>
     <w:rsid w:val="0054109F"/>
     <w:rsid w:val="005430D0"/>
     <w:rsid w:val="005675B0"/>
     <w:rsid w:val="0057466D"/>
+    <w:rsid w:val="00577E8A"/>
     <w:rsid w:val="00580030"/>
     <w:rsid w:val="005805A2"/>
     <w:rsid w:val="0058452A"/>
     <w:rsid w:val="00585439"/>
     <w:rsid w:val="005865B0"/>
     <w:rsid w:val="005866E6"/>
     <w:rsid w:val="005866EB"/>
     <w:rsid w:val="005A31DC"/>
     <w:rsid w:val="005A5151"/>
     <w:rsid w:val="005A6000"/>
     <w:rsid w:val="005A7DBF"/>
     <w:rsid w:val="005B36FD"/>
     <w:rsid w:val="005B4E46"/>
     <w:rsid w:val="005B7AF2"/>
     <w:rsid w:val="005D1DD8"/>
     <w:rsid w:val="005D3A2E"/>
     <w:rsid w:val="005D611B"/>
     <w:rsid w:val="005D646E"/>
     <w:rsid w:val="005F0BF1"/>
     <w:rsid w:val="005F285A"/>
     <w:rsid w:val="005F4C07"/>
     <w:rsid w:val="00601BAD"/>
     <w:rsid w:val="006031EB"/>
     <w:rsid w:val="00614615"/>
     <w:rsid w:val="00614C37"/>
@@ -6087,76 +6098,78 @@
     <w:rsid w:val="007773C5"/>
     <w:rsid w:val="00780A69"/>
     <w:rsid w:val="00781CD7"/>
     <w:rsid w:val="00784468"/>
     <w:rsid w:val="00785A87"/>
     <w:rsid w:val="00786CC6"/>
     <w:rsid w:val="0079013D"/>
     <w:rsid w:val="00791645"/>
     <w:rsid w:val="007A4E42"/>
     <w:rsid w:val="007A559E"/>
     <w:rsid w:val="007B192A"/>
     <w:rsid w:val="007B3ACF"/>
     <w:rsid w:val="007B7902"/>
     <w:rsid w:val="007C4BCB"/>
     <w:rsid w:val="007D7456"/>
     <w:rsid w:val="007F0541"/>
     <w:rsid w:val="007F0ED1"/>
     <w:rsid w:val="007F37B6"/>
     <w:rsid w:val="007F6E67"/>
     <w:rsid w:val="007F74A0"/>
     <w:rsid w:val="00802A07"/>
     <w:rsid w:val="008125C3"/>
     <w:rsid w:val="00815B85"/>
     <w:rsid w:val="00822EAA"/>
     <w:rsid w:val="0083123E"/>
+    <w:rsid w:val="0083445C"/>
     <w:rsid w:val="00843909"/>
     <w:rsid w:val="00843F3B"/>
     <w:rsid w:val="00847E24"/>
     <w:rsid w:val="00850DD2"/>
     <w:rsid w:val="00856549"/>
     <w:rsid w:val="008632DD"/>
     <w:rsid w:val="00872612"/>
     <w:rsid w:val="008804BD"/>
     <w:rsid w:val="008857F3"/>
     <w:rsid w:val="0089132E"/>
     <w:rsid w:val="00893335"/>
     <w:rsid w:val="008A2BD4"/>
     <w:rsid w:val="008A7FF0"/>
     <w:rsid w:val="008B7FEB"/>
     <w:rsid w:val="008C4A8A"/>
     <w:rsid w:val="008C51A6"/>
     <w:rsid w:val="008C78E4"/>
     <w:rsid w:val="008D73DB"/>
     <w:rsid w:val="008E1411"/>
     <w:rsid w:val="008E15F4"/>
     <w:rsid w:val="008E38AF"/>
     <w:rsid w:val="008E398C"/>
     <w:rsid w:val="008E5305"/>
     <w:rsid w:val="008E6275"/>
     <w:rsid w:val="008F0BFC"/>
     <w:rsid w:val="008F2F8A"/>
+    <w:rsid w:val="008F436B"/>
     <w:rsid w:val="0090791E"/>
     <w:rsid w:val="009136CF"/>
     <w:rsid w:val="009153E9"/>
     <w:rsid w:val="00931149"/>
     <w:rsid w:val="00931BD8"/>
     <w:rsid w:val="0093776B"/>
     <w:rsid w:val="00942237"/>
     <w:rsid w:val="00950319"/>
     <w:rsid w:val="00952D81"/>
     <w:rsid w:val="00956D8E"/>
     <w:rsid w:val="009575F6"/>
     <w:rsid w:val="00960DE1"/>
     <w:rsid w:val="00964D61"/>
     <w:rsid w:val="00967869"/>
     <w:rsid w:val="00974D44"/>
     <w:rsid w:val="00975247"/>
     <w:rsid w:val="00975D40"/>
     <w:rsid w:val="00976DD2"/>
     <w:rsid w:val="0098013D"/>
     <w:rsid w:val="009808F2"/>
     <w:rsid w:val="00986207"/>
     <w:rsid w:val="00990A78"/>
     <w:rsid w:val="00997A75"/>
     <w:rsid w:val="009A7ED4"/>
     <w:rsid w:val="009B2477"/>
@@ -6339,50 +6352,51 @@
     <w:rsid w:val="00F04D56"/>
     <w:rsid w:val="00F05F34"/>
     <w:rsid w:val="00F06AE0"/>
     <w:rsid w:val="00F07302"/>
     <w:rsid w:val="00F115C8"/>
     <w:rsid w:val="00F127B4"/>
     <w:rsid w:val="00F15AB4"/>
     <w:rsid w:val="00F22919"/>
     <w:rsid w:val="00F23560"/>
     <w:rsid w:val="00F23DD9"/>
     <w:rsid w:val="00F23F96"/>
     <w:rsid w:val="00F269EF"/>
     <w:rsid w:val="00F315E9"/>
     <w:rsid w:val="00F3311E"/>
     <w:rsid w:val="00F360CC"/>
     <w:rsid w:val="00F401B1"/>
     <w:rsid w:val="00F44B48"/>
     <w:rsid w:val="00F5383E"/>
     <w:rsid w:val="00F5395E"/>
     <w:rsid w:val="00F543C9"/>
     <w:rsid w:val="00F54718"/>
     <w:rsid w:val="00F611D9"/>
     <w:rsid w:val="00F61C7B"/>
     <w:rsid w:val="00F64939"/>
     <w:rsid w:val="00F72ECB"/>
+    <w:rsid w:val="00F735F0"/>
     <w:rsid w:val="00F8339F"/>
     <w:rsid w:val="00F87A18"/>
     <w:rsid w:val="00F90C8D"/>
     <w:rsid w:val="00F94D06"/>
     <w:rsid w:val="00FA45D8"/>
     <w:rsid w:val="00FA50D6"/>
     <w:rsid w:val="00FA5F59"/>
     <w:rsid w:val="00FA7697"/>
     <w:rsid w:val="00FB1338"/>
     <w:rsid w:val="00FB1C12"/>
     <w:rsid w:val="00FB5BD3"/>
     <w:rsid w:val="00FC527A"/>
     <w:rsid w:val="00FC5B74"/>
     <w:rsid w:val="00FD5000"/>
     <w:rsid w:val="00FD56C6"/>
     <w:rsid w:val="00FD596E"/>
     <w:rsid w:val="00FE44DA"/>
     <w:rsid w:val="00FE71E3"/>
     <w:rsid w:val="00FF206C"/>
     <w:rsid w:val="00FF6A08"/>
     <w:rsid w:val="00FF72E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -8167,75 +8181,78 @@
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C127E"/>
     <w:rsid w:val="00020461"/>
     <w:rsid w:val="000A50AD"/>
     <w:rsid w:val="002C127E"/>
     <w:rsid w:val="002F4099"/>
     <w:rsid w:val="00386E4B"/>
     <w:rsid w:val="003C55DB"/>
     <w:rsid w:val="00515B16"/>
     <w:rsid w:val="0055561E"/>
     <w:rsid w:val="005A4EAB"/>
     <w:rsid w:val="00622E97"/>
     <w:rsid w:val="00632A78"/>
     <w:rsid w:val="006C0806"/>
+    <w:rsid w:val="006F2DEB"/>
     <w:rsid w:val="00757FDA"/>
     <w:rsid w:val="00785A87"/>
     <w:rsid w:val="007E6F5F"/>
     <w:rsid w:val="0086027A"/>
     <w:rsid w:val="008E7697"/>
     <w:rsid w:val="00926366"/>
     <w:rsid w:val="009406C2"/>
     <w:rsid w:val="00956D8E"/>
     <w:rsid w:val="00A015A3"/>
     <w:rsid w:val="00A103B3"/>
     <w:rsid w:val="00A8717C"/>
     <w:rsid w:val="00A90F47"/>
     <w:rsid w:val="00AB3616"/>
     <w:rsid w:val="00AE4419"/>
     <w:rsid w:val="00B32277"/>
     <w:rsid w:val="00B43A19"/>
     <w:rsid w:val="00BB35AB"/>
     <w:rsid w:val="00C01B95"/>
     <w:rsid w:val="00C427C4"/>
     <w:rsid w:val="00C80877"/>
     <w:rsid w:val="00C94454"/>
     <w:rsid w:val="00E95943"/>
     <w:rsid w:val="00EA30B0"/>
     <w:rsid w:val="00ED15C7"/>
     <w:rsid w:val="00EE57A1"/>
+    <w:rsid w:val="00F735F0"/>
+    <w:rsid w:val="00F837FA"/>
     <w:rsid w:val="00F93A0D"/>
     <w:rsid w:val="00FA50D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>