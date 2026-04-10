--- v0 (2025-10-08)
+++ v1 (2026-04-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="6096"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D47F55" w14:paraId="2271686B" w14:textId="77777777" w:rsidTr="00D75916">
         <w:trPr>
           <w:trHeight w:val="2000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="45C7C8CA" w14:textId="77777777" w:rsidR="00B160B6" w:rsidRPr="00B160B6" w:rsidRDefault="00B160B6" w:rsidP="00B160B6">
             <w:pPr>
               <w:rPr>
@@ -225,69 +225,51 @@
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D39AE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Information will be used on the Fulbright</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D39AE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finland Foundation website, the U.S. Grantee CV </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> and lists.</w:t>
+              <w:t>Finland Foundation website, the U.S. Grantee CV Catalog and lists.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61AD0C6F" w14:textId="1D001A7F" w:rsidR="00B160B6" w:rsidRPr="009C758D" w:rsidRDefault="00B160B6" w:rsidP="00647942"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="46C2DD42" w14:textId="77777777" w:rsidR="00D47F55" w:rsidRPr="009C758D" w:rsidRDefault="00D47F55" w:rsidP="00647942"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3CAF0C23" w14:textId="270131E2" w:rsidR="00D47F55" w:rsidRDefault="00532AF3" w:rsidP="00647942">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
             </w:pPr>
             <w:r w:rsidRPr="00532AF3">
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>Your Name Here</w:t>
@@ -642,113 +624,137 @@
               <w:t xml:space="preserve"> Foundation</w:t>
             </w:r>
             <w:r w:rsidRPr="00764DB4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="348446F3" w14:textId="77777777" w:rsidR="00D47F55" w:rsidRPr="00236090" w:rsidRDefault="00D47F55" w:rsidP="00647942"/>
           <w:p w14:paraId="51A2A348" w14:textId="77777777" w:rsidR="00D47F55" w:rsidRPr="00236090" w:rsidRDefault="00D47F55" w:rsidP="00647942">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r w:rsidRPr="00236090">
               <w:t>GRANT PERIOD:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BFEA614" w14:textId="33B8E0BE" w:rsidR="00D47F55" w:rsidRDefault="00532AF3" w:rsidP="00647942">
             <w:r>
               <w:t>Month Year – Month Year</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FDEBA32" w14:textId="5AB97252" w:rsidR="00B160B6" w:rsidRPr="003B7B58" w:rsidRDefault="00B160B6" w:rsidP="00B160B6">
+          <w:p w14:paraId="4FDEBA32" w14:textId="25312DAE" w:rsidR="00B160B6" w:rsidRPr="003B7B58" w:rsidRDefault="00B160B6" w:rsidP="00B160B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B7B58">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>e.g. August 20</w:t>
             </w:r>
             <w:r w:rsidR="000A675F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE4E36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="003B7B58">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> – May 20</w:t>
             </w:r>
             <w:r w:rsidR="000A675F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE4E36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33361E0A" w14:textId="77777777" w:rsidR="00D47F55" w:rsidRDefault="00D47F55" w:rsidP="00647942">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="291AD268" w14:textId="77777777" w:rsidR="00AD148F" w:rsidRDefault="00AD148F" w:rsidP="00AD148F">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r>
               <w:t>&gt;&gt; SOCIAL MEDIA HANDLES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0506AF5C" w14:textId="77777777" w:rsidR="00AD148F" w:rsidRDefault="00AD148F" w:rsidP="00AD148F">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r>
               <w:t>&gt;&gt; SOCIAL MEDIA HANDLES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C820C26" w14:textId="77777777" w:rsidR="00AD148F" w:rsidRDefault="00AD148F" w:rsidP="00AD148F">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r>
               <w:t>&gt;&gt; SOCIAL MEDIA HANDLES</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="541902B1" w14:textId="77777777" w:rsidR="00AD148F" w:rsidRDefault="00AD148F" w:rsidP="00AD148F">
-[...1 lines deleted...]
-              <w:t>List here your social media handles you wish to share publicly (e.g. Twitter @FulbrightFIN)</w:t>
+          <w:p w14:paraId="541902B1" w14:textId="30EAE877" w:rsidR="00AD148F" w:rsidRDefault="00AD148F" w:rsidP="00AD148F">
+            <w:r>
+              <w:t xml:space="preserve">List here your social media handles you wish to share publicly (e.g. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE4E36">
+              <w:t>Instagram</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> @</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE4E36">
+              <w:t>fulbrightfinland</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B15234E" w14:textId="77777777" w:rsidR="00D47F55" w:rsidRPr="008B2906" w:rsidRDefault="00D47F55" w:rsidP="00647942">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14F82E98" w14:textId="6F18977A" w:rsidR="00D47F55" w:rsidRPr="008B2906" w:rsidRDefault="00D47F55" w:rsidP="00647942">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">&gt;&gt; </w:t>
             </w:r>
             <w:r w:rsidR="00512C47">
               <w:t xml:space="preserve">LINK TO </w:t>
             </w:r>
             <w:r w:rsidR="00512C47" w:rsidRPr="00512C47">
               <w:t xml:space="preserve">ONLINE PROFILE </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10204D18" w14:textId="2247EA58" w:rsidR="00D47F55" w:rsidRPr="00CF1FFE" w:rsidRDefault="00532AF3" w:rsidP="00647942">
             <w:r>
               <w:t>Copy-paste link here</w:t>
             </w:r>
@@ -822,59 +828,55 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B160B6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(title, organization/institution, city, country, date</w:t>
             </w:r>
             <w:r w:rsidRPr="00B160B6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E0"/>
             </w:r>
             <w:r w:rsidRPr="00B160B6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> please select only relevant ones)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="041CC3CE" w14:textId="6B45DE2A" w:rsidR="00532AF3" w:rsidRDefault="00B160B6" w:rsidP="00B160B6">
+          <w:p w14:paraId="041CC3CE" w14:textId="6B45DE2A" w:rsidR="00532AF3" w:rsidRPr="00AE4E36" w:rsidRDefault="00B160B6" w:rsidP="00B160B6">
             <w:pPr>
               <w:pStyle w:val="ListwithEm-Dash"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B160B6">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00AE4E36">
               <w:t>e.g. Assistant Professor, University of Helsinki, Helsinki, Finland, since 2012</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="787E1652" w14:textId="77777777" w:rsidR="00D47F55" w:rsidRPr="00236090" w:rsidRDefault="00D47F55" w:rsidP="00647942"/>
           <w:p w14:paraId="182B4020" w14:textId="77777777" w:rsidR="00D47F55" w:rsidRPr="00236090" w:rsidRDefault="00D47F55" w:rsidP="00647942">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r w:rsidRPr="00236090">
               <w:t>SELECTED PUBLICATIONS:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71A40EE9" w14:textId="788A6A60" w:rsidR="00B160B6" w:rsidRPr="00B160B6" w:rsidRDefault="00B160B6" w:rsidP="00B160B6">
             <w:pPr>
               <w:pStyle w:val="ListwithEm-Dash"/>
             </w:pPr>
             <w:r w:rsidRPr="00B160B6">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>write here,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
@@ -979,51 +981,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="003B7B58">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> ASLA-Fulbright Graduate Grant Awardee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="2431973A" w14:textId="77777777" w:rsidR="0014472D" w:rsidRDefault="0014472D"/>
     <w:sectPr w:rsidR="0014472D" w:rsidSect="00D47F55">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1041,51 +1043,51 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noyh Geometric Slim Heavy">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2073160F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE767E5A"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1511,125 +1513,126 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1126124485">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1733234157">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="459803764">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="696277480">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="103"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MDC0MDM1NzM3MzUwNDZS0lEKTi0uzszPAykwrAUAmEa/OywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00D47F55"/>
     <w:rsid w:val="000A675F"/>
     <w:rsid w:val="00133BA3"/>
     <w:rsid w:val="0014472D"/>
     <w:rsid w:val="00183C89"/>
     <w:rsid w:val="003A6F47"/>
     <w:rsid w:val="00437060"/>
     <w:rsid w:val="00512C47"/>
     <w:rsid w:val="00532AF3"/>
     <w:rsid w:val="00617291"/>
     <w:rsid w:val="006D3F3A"/>
     <w:rsid w:val="00884336"/>
     <w:rsid w:val="009F3A5B"/>
     <w:rsid w:val="00AA10DF"/>
     <w:rsid w:val="00AD148F"/>
+    <w:rsid w:val="00AE4E36"/>
     <w:rsid w:val="00B160B6"/>
     <w:rsid w:val="00B84D4B"/>
     <w:rsid w:val="00BE67A4"/>
+    <w:rsid w:val="00C4546C"/>
     <w:rsid w:val="00CD214A"/>
     <w:rsid w:val="00D47F55"/>
     <w:rsid w:val="00D75916"/>
     <w:rsid w:val="00E47B0C"/>
     <w:rsid w:val="00E560A2"/>
     <w:rsid w:val="00E7223C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="50602190"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7F37B182-E199-4CD2-834A-1F4C1F0D258D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2198,51 +2201,51 @@
     <w:name w:val="List with Em-Dash Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListwithEm-Dash"/>
     <w:rsid w:val="00D47F55"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D47F55"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="617032005">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2523,69 +2526,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>310</Words>
-  <Characters>1769</Characters>
+  <Words>311</Words>
+  <Characters>1774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2075</CharactersWithSpaces>
+  <CharactersWithSpaces>2081</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tanja Mitchell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>