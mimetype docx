--- v0 (2025-10-09)
+++ v1 (2026-04-25)
@@ -17,212 +17,257 @@
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7BE31E0A" w14:textId="2C1FAB72" w:rsidR="00857D06" w:rsidRDefault="009D6AB1" w:rsidP="00FA6722">
+    <w:p w14:paraId="2D28E3F7" w14:textId="77777777" w:rsidR="00B44AE4" w:rsidRDefault="00B44AE4" w:rsidP="00FA6722">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D6AB1">
+    </w:p>
+    <w:p w14:paraId="7BE31E0A" w14:textId="13513347" w:rsidR="00857D06" w:rsidRPr="00B44AE4" w:rsidRDefault="009D6AB1" w:rsidP="00FA6722">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B44AE4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">FULBRIGHT FINLAND </w:t>
       </w:r>
-      <w:r w:rsidR="00FA6722">
+      <w:r w:rsidR="00FA6722" w:rsidRPr="00B44AE4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>RENEWAL GRANT</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B44AE4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
+        <w:t>FOR 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D6AB1">
+      <w:r w:rsidR="008D3A8F" w:rsidRPr="00B44AE4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>FOR 2025-26</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44AE4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3A8F" w:rsidRPr="00B44AE4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00FA0BE3" w14:textId="77777777" w:rsidR="00FA6722" w:rsidRDefault="00FA6722" w:rsidP="00FA6722">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
       <w:tr w:rsidR="00857D06" w14:paraId="68E669F4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53045965" w14:textId="5C88FEC8" w:rsidR="00BE704A" w:rsidRDefault="00857D06" w:rsidP="00BE704A">
+          <w:p w14:paraId="53045965" w14:textId="5C88FEC8" w:rsidR="00BE704A" w:rsidRPr="00B44AE4" w:rsidRDefault="00857D06" w:rsidP="00BE704A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B44AE4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>APPLICATION FORM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A7BB5EA" w14:textId="77777777" w:rsidR="00857D06" w:rsidRPr="009D6AB1" w:rsidRDefault="00857D06" w:rsidP="00857D06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9465" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="2024"/>
         <w:gridCol w:w="385"/>
         <w:gridCol w:w="231"/>
         <w:gridCol w:w="761"/>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="481"/>
         <w:gridCol w:w="994"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="938"/>
         <w:gridCol w:w="12"/>
         <w:gridCol w:w="9"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0070648A" w14:paraId="7713CE72" w14:textId="77777777" w:rsidTr="008B6FF5">
+      <w:tr w:rsidR="0070648A" w14:paraId="7713CE72" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12592021" w14:textId="2113B3E7" w:rsidR="00BE704A" w:rsidRPr="006B7747" w:rsidRDefault="006B7747" w:rsidP="006B7747">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7747">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>All items must be in English.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F98E19C" w14:textId="551B45FF" w:rsidR="0070648A" w:rsidRDefault="0070648A" w:rsidP="000B1825">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:pBdr>
@@ -230,65 +275,59 @@
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352B06">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Personal Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0070648A" w:rsidRPr="00996548" w14:paraId="589279C8" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="0070648A" w:rsidRPr="00D35504" w14:paraId="589279C8" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DE3F522" w14:textId="3D790775" w:rsidR="0070648A" w:rsidRDefault="0070648A" w:rsidP="00857D06">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352B06">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">First </w:t>
@@ -339,98 +378,86 @@
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-320651335"/>
             <w:placeholder>
               <w:docPart w:val="009ADD00AF9945B4BFB23C35922E3BF8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3D3FEDCC" w14:textId="1F377A85" w:rsidR="0070648A" w:rsidRDefault="00C54A70" w:rsidP="00F44A5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0070648A" w:rsidRPr="00996548" w14:paraId="15C5FE23" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="0070648A" w:rsidRPr="00D35504" w14:paraId="15C5FE23" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0656E339" w14:textId="39FEF026" w:rsidR="0070648A" w:rsidRDefault="0070648A" w:rsidP="00857D06">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352B06">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Last </w:t>
@@ -471,151 +498,127 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:u w:val="single"/>
             </w:rPr>
             <w:id w:val="-1155987388"/>
             <w:placeholder>
               <w:docPart w:val="39A31D1CABA94514A798CE57B69A1836"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:u w:val="none"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4E57B4F5" w14:textId="37FA4037" w:rsidR="0070648A" w:rsidRDefault="00C54A70" w:rsidP="00F44A5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00FA6722" w:rsidRPr="00996548" w14:paraId="6FC499CE" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00FA6722" w:rsidRPr="00D35504" w14:paraId="6FC499CE" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B45ED12" w14:textId="77777777" w:rsidR="00FA6722" w:rsidRPr="00352B06" w:rsidRDefault="00FA6722" w:rsidP="00857D06">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6287" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74A4C273" w14:textId="77777777" w:rsidR="00FA6722" w:rsidRPr="00322006" w:rsidRDefault="00FA6722" w:rsidP="00F44A5C">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0070648A" w:rsidRPr="00996548" w14:paraId="21BC0B04" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="0070648A" w:rsidRPr="00D35504" w14:paraId="21BC0B04" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77BFEADE" w14:textId="53E7FA7E" w:rsidR="0070648A" w:rsidRPr="00352B06" w:rsidRDefault="00FA6722" w:rsidP="00857D06">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -672,213 +675,189 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="84191665"/>
             <w:placeholder>
               <w:docPart w:val="E8D15E5260084D318949FE1E758065D4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="18A23445" w14:textId="2D3541D7" w:rsidR="0070648A" w:rsidRPr="00F44A5C" w:rsidRDefault="00C54A70" w:rsidP="00F44A5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00F44A5C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0070648A" w:rsidRPr="00996548" w14:paraId="3B667476" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="0070648A" w:rsidRPr="00D35504" w14:paraId="3B667476" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CE9CC08" w14:textId="648E9CE5" w:rsidR="0070648A" w:rsidRPr="00352B06" w:rsidRDefault="0070648A" w:rsidP="00857D06">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352B06">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
             <w:r w:rsidRPr="00352B06">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6287" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:id w:val="1544948858"/>
               <w:placeholder>
                 <w:docPart w:val="DD66BC244CA441DF93966B6B27B8BFCA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
               <w:p w14:paraId="40453DF3" w14:textId="5A103287" w:rsidR="00F44A5C" w:rsidRPr="00F44A5C" w:rsidRDefault="00C54A70" w:rsidP="00F44A5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0070648A" w:rsidRPr="00996548" w14:paraId="71AE5FDA" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="0070648A" w:rsidRPr="00D35504" w14:paraId="71AE5FDA" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5155FC37" w14:textId="49A01AC4" w:rsidR="0070648A" w:rsidRPr="00352B06" w:rsidRDefault="0070648A" w:rsidP="00857D06">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352B06">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -889,96 +868,84 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-410231110"/>
             <w:placeholder>
               <w:docPart w:val="BCEE983B1C15437ABB2D8B9DE4729823"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6AB9B700" w14:textId="653F564A" w:rsidR="0070648A" w:rsidRPr="00F44A5C" w:rsidRDefault="00C54A70" w:rsidP="00F44A5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0070648A" w:rsidRPr="00996548" w14:paraId="3583086D" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="0070648A" w:rsidRPr="00D35504" w14:paraId="3583086D" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="364C2FF2" w14:textId="7EE71BEE" w:rsidR="0070648A" w:rsidRPr="00352B06" w:rsidRDefault="0070648A" w:rsidP="00857D06">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352B06">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -999,135 +966,117 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="872046848"/>
             <w:placeholder>
               <w:docPart w:val="E73C5301E73C4119AD960F53BBAF7FC6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="23D82152" w14:textId="0EE134B9" w:rsidR="0070648A" w:rsidRPr="00F44A5C" w:rsidRDefault="00C54A70" w:rsidP="00F44A5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0070648A" w:rsidRPr="00996548" w14:paraId="16E13358" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="0070648A" w:rsidRPr="00D35504" w14:paraId="16E13358" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35BE4347" w14:textId="587B784E" w:rsidR="0070648A" w:rsidRPr="00352B06" w:rsidRDefault="0070648A" w:rsidP="00857D06">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352B06">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Country:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6287" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:id w:val="-985160097"/>
               <w:placeholder>
                 <w:docPart w:val="B8AC5F5583384FDCA83792401EFE35BF"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
               <w:p w14:paraId="0FAB49D6" w14:textId="6E8E7E8A" w:rsidR="0070648A" w:rsidRDefault="00C54A70" w:rsidP="00F44A5C">
@@ -1142,65 +1091,59 @@
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="5F27D9F3" w14:textId="6D558642" w:rsidR="00F44A5C" w:rsidRPr="00F44A5C" w:rsidRDefault="00F44A5C" w:rsidP="00F44A5C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0070648A" w:rsidRPr="00996548" w14:paraId="5BA16DE8" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="0070648A" w:rsidRPr="00D35504" w14:paraId="5BA16DE8" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67C419E3" w14:textId="5B023326" w:rsidR="0070648A" w:rsidRPr="00352B06" w:rsidRDefault="0070648A" w:rsidP="00857D06">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352B06">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1259,96 +1202,84 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1445524393"/>
             <w:placeholder>
               <w:docPart w:val="08610E242C754A9AA0A9ECE926FE4D29"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6922158B" w14:textId="3967D135" w:rsidR="0070648A" w:rsidRPr="00F44A5C" w:rsidRDefault="00C54A70" w:rsidP="00F44A5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0070648A" w:rsidRPr="00996548" w14:paraId="3B6C290C" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="0070648A" w:rsidRPr="00D35504" w14:paraId="3B6C290C" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46EEAAB9" w14:textId="3F6F80B5" w:rsidR="0070648A" w:rsidRPr="00352B06" w:rsidRDefault="0070648A" w:rsidP="00857D06">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352B06">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1369,153 +1300,138 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1382665900"/>
             <w:placeholder>
               <w:docPart w:val="089930E26A11479A8FA1B470E487ACC8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4D1861C9" w14:textId="1E9DFFD0" w:rsidR="0070648A" w:rsidRPr="00F44A5C" w:rsidRDefault="00C54A70" w:rsidP="00F44A5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F44A5C" w14:paraId="24E49A16" w14:textId="77777777" w:rsidTr="008B6FF5">
+      <w:tr w:rsidR="00F44A5C" w14:paraId="24E49A16" w14:textId="77777777" w:rsidTr="00B44AE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4797C81B" w14:textId="6965AAF5" w:rsidR="00F44A5C" w:rsidRPr="00F44A5C" w:rsidRDefault="00FA6722" w:rsidP="00F44A5C">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">Host </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA6722">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FA6722">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>nformation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0070648A" w:rsidRPr="00996548" w14:paraId="16CC8C33" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="0070648A" w:rsidRPr="00D35504" w14:paraId="16CC8C33" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="094DF83D" w14:textId="0E2A35B9" w:rsidR="0070648A" w:rsidRPr="00FA6722" w:rsidRDefault="00FA6722" w:rsidP="0070648A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6722">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA6722">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1530,96 +1446,84 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="2053343265"/>
             <w:placeholder>
               <w:docPart w:val="2C5F5F0990F84E3AAFEDD202AE8BD82D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0F38F2F0" w14:textId="59D8ADA0" w:rsidR="0070648A" w:rsidRPr="00F44A5C" w:rsidRDefault="00F44A5C" w:rsidP="00F44A5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0070648A" w:rsidRPr="00996548" w14:paraId="6A7EBCDC" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="0070648A" w:rsidRPr="00D35504" w14:paraId="6A7EBCDC" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72EFAAB4" w14:textId="7AD4183D" w:rsidR="0070648A" w:rsidRPr="00857D06" w:rsidRDefault="00FA6722" w:rsidP="0070648A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name of Degree</w:t>
             </w:r>
             <w:r w:rsidR="0070648A" w:rsidRPr="00857D06">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -1634,414 +1538,354 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="511728270"/>
             <w:placeholder>
               <w:docPart w:val="5CC63C3C9143407F964D775659EF523F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6F74AF87" w14:textId="20967CB1" w:rsidR="0070648A" w:rsidRPr="00F44A5C" w:rsidRDefault="00F44A5C" w:rsidP="00F44A5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00F44A5C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00FA6722" w:rsidRPr="00996548" w14:paraId="154EB105" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00FA6722" w:rsidRPr="00D35504" w14:paraId="154EB105" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63CF5A8C" w14:textId="77777777" w:rsidR="00FA6722" w:rsidRDefault="00FA6722" w:rsidP="0070648A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6287" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24D187AD" w14:textId="77777777" w:rsidR="00FA6722" w:rsidRDefault="00FA6722" w:rsidP="00F44A5C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0070648A" w:rsidRPr="00996548" w14:paraId="0CF843CA" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="0070648A" w:rsidRPr="00D35504" w14:paraId="0CF843CA" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="120D4B92" w14:textId="550000DD" w:rsidR="0070648A" w:rsidRPr="00857D06" w:rsidRDefault="00FA6722" w:rsidP="0070648A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk199252283"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Beginning Date:</w:t>
             </w:r>
             <w:r w:rsidR="0070648A" w:rsidRPr="00857D06">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6287" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2318E43A" w14:textId="3FED678B" w:rsidR="0070648A" w:rsidRPr="00F44A5C" w:rsidRDefault="00EC263D" w:rsidP="00F44A5C">
+          <w:p w14:paraId="2318E43A" w14:textId="3FED678B" w:rsidR="0070648A" w:rsidRPr="00F44A5C" w:rsidRDefault="00540C6F" w:rsidP="00F44A5C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="ng-directive"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="2046090782"/>
                 <w:placeholder>
                   <w:docPart w:val="6A631875252B4FF8A963BB9BD8D21070"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2025-05-09T00:00:00Z">
                   <w:dateFormat w:val="d MMMM YYYY"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="ng-directive"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FA6722" w:rsidRPr="00BC4F0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA6722" w:rsidRPr="00996548" w14:paraId="38C6909C" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00FA6722" w:rsidRPr="00D35504" w14:paraId="38C6909C" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="760A2ED8" w14:textId="047703EE" w:rsidR="00FA6722" w:rsidRDefault="00FA6722" w:rsidP="0070648A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Degree Completion Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6287" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FB408E7" w14:textId="1C7743D0" w:rsidR="00FA6722" w:rsidRDefault="00EC263D" w:rsidP="00F44A5C">
+          <w:p w14:paraId="7FB408E7" w14:textId="1C7743D0" w:rsidR="00FA6722" w:rsidRDefault="00540C6F" w:rsidP="00F44A5C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="ng-directive"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="171079755"/>
                 <w:placeholder>
                   <w:docPart w:val="44C2C0CDF21D46B6855D8D36BE551AB9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2025-05-09T00:00:00Z">
                   <w:dateFormat w:val="d MMMM YYYY"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="ng-directive"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FA6722" w:rsidRPr="00BC4F0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA6722" w:rsidRPr="00996548" w14:paraId="60C761BB" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00FA6722" w:rsidRPr="00D35504" w14:paraId="60C761BB" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AA03BA2" w14:textId="77777777" w:rsidR="00FA6722" w:rsidRDefault="00FA6722" w:rsidP="0070648A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6287" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="001C8282" w14:textId="77777777" w:rsidR="00FA6722" w:rsidRDefault="00FA6722" w:rsidP="00F44A5C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0070648A" w:rsidRPr="00996548" w14:paraId="5157087D" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="0070648A" w:rsidRPr="00D35504" w14:paraId="5157087D" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52041860" w14:textId="7010CBD5" w:rsidR="0070648A" w:rsidRPr="00857D06" w:rsidRDefault="00FA6722" w:rsidP="0070648A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Academic Supervisor</w:t>
             </w:r>
             <w:r w:rsidR="00322006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -2076,96 +1920,84 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1348518211"/>
             <w:placeholder>
               <w:docPart w:val="A8F9F842C79544609610EBED40CF81DC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0227F10C" w14:textId="4E2D50F4" w:rsidR="0070648A" w:rsidRPr="00F44A5C" w:rsidRDefault="00F44A5C" w:rsidP="00F44A5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00FA6722" w:rsidRPr="00996548" w14:paraId="29F16715" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00FA6722" w:rsidRPr="00D35504" w14:paraId="29F16715" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F11BC6A" w14:textId="4B1BFFB8" w:rsidR="00FA6722" w:rsidRDefault="00FA6722" w:rsidP="0070648A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Academic Supervisor</w:t>
             </w:r>
             <w:r w:rsidR="00322006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -2200,154 +2032,130 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1511562208"/>
             <w:placeholder>
               <w:docPart w:val="EE47423EB2074CFBBB4657F8372E29FD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="76760D84" w14:textId="1B4D64B6" w:rsidR="00FA6722" w:rsidRDefault="00FA6722" w:rsidP="00F44A5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00F44A5C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="11F6AAC1" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="11F6AAC1" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D14656F" w14:textId="77777777" w:rsidR="00322006" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6287" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3284211A" w14:textId="77777777" w:rsidR="00322006" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="4DEADB74" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="4DEADB74" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29E6E3D4" w14:textId="0991503E" w:rsidR="00322006" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Current V</w:t>
             </w:r>
             <w:r w:rsidRPr="00322006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -2382,99 +2190,90 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="2088800334"/>
             <w:placeholder>
               <w:docPart w:val="45AB6EAB812B4CAFB2587374305250C4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="19BEF5DD" w14:textId="7651D730" w:rsidR="00322006" w:rsidRDefault="00322006" w:rsidP="00322006">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00F44A5C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00322006" w14:paraId="1A92A5CC" w14:textId="77777777" w:rsidTr="008B6FF5">
+      <w:tr w:rsidR="00322006" w14:paraId="1A92A5CC" w14:textId="77777777" w:rsidTr="00B44AE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="029B4AD6" w14:textId="1234A261" w:rsidR="00322006" w:rsidRPr="00FA6722" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6722">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ba</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FA6722">
@@ -2496,119 +2295,115 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FA6722">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Information</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FA6722">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="79E5EB6E" w14:textId="77777777" w:rsidTr="008B6FF5">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="79E5EB6E" w14:textId="77777777" w:rsidTr="00B44AE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32578F0A" w14:textId="77777777" w:rsidR="00322006" w:rsidRPr="00996548" w:rsidRDefault="00322006" w:rsidP="00244994">
+          <w:p w14:paraId="4AFF7813" w14:textId="77777777" w:rsidR="00B44AE4" w:rsidRDefault="00B44AE4" w:rsidP="00244994">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00244994">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:p>
+          <w:p w14:paraId="32578F0A" w14:textId="0F264A5D" w:rsidR="00322006" w:rsidRPr="00B44AE4" w:rsidRDefault="00322006" w:rsidP="00244994">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44AE4">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The grant decision (in June/late August-early September) and the partial renewal grant (if awarded) should be sent to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62A548C7" w14:textId="13AF3FE0" w:rsidR="00244994" w:rsidRPr="00996548" w:rsidRDefault="00244994" w:rsidP="00244994">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="1319E948" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="1319E948" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00ECE7EB" w14:textId="06093E7C" w:rsidR="00322006" w:rsidRPr="00857D06" w:rsidRDefault="00322006" w:rsidP="0005487E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Na</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -2640,96 +2435,84 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1472284291"/>
             <w:placeholder>
               <w:docPart w:val="F0C0FE04BE7548A3AF07D64BC7CFE6AD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1B89DE17" w14:textId="3124C7D1" w:rsidR="00322006" w:rsidRPr="00F44A5C" w:rsidRDefault="00322006" w:rsidP="0005487E">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="08DB3CA1" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="08DB3CA1" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="641734BA" w14:textId="78F4A779" w:rsidR="00322006" w:rsidRDefault="00322006" w:rsidP="0005487E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2750,96 +2533,84 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="79336788"/>
             <w:placeholder>
               <w:docPart w:val="ED71E621368E410288FCC93F98B96741"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="694EA34A" w14:textId="13768384" w:rsidR="00322006" w:rsidRDefault="00322006" w:rsidP="0005487E">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="3B23F2C9" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="3B23F2C9" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DB1B1CC" w14:textId="3527D732" w:rsidR="00322006" w:rsidRDefault="00322006" w:rsidP="0005487E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2892,96 +2663,84 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1959369233"/>
             <w:placeholder>
               <w:docPart w:val="3B56AAA0F103478593D683279429FC45"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="04FEB9A0" w14:textId="6A90DA01" w:rsidR="00322006" w:rsidRDefault="00322006" w:rsidP="0005487E">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="27386132" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="27386132" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4122D92E" w14:textId="54D3409D" w:rsidR="00322006" w:rsidRPr="00244994" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>International Routing Code</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -2996,761 +2755,697 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="23445670"/>
             <w:placeholder>
               <w:docPart w:val="87CFAAA3EFDA45C0944055F35A1789C1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6287" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="70F2A1DC" w14:textId="7F1DD24D" w:rsidR="00322006" w:rsidRDefault="00322006" w:rsidP="0005487E">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00244994" w:rsidRPr="00996548" w14:paraId="69EC2A30" w14:textId="77777777" w:rsidTr="00664DBA">
+      <w:tr w:rsidR="00244994" w:rsidRPr="00D35504" w14:paraId="69EC2A30" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="21" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9444" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B1AFA7F" w14:textId="77777777" w:rsidR="00244994" w:rsidRDefault="00244994" w:rsidP="0005487E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EED1FDC" w14:textId="421CB78B" w:rsidR="00244994" w:rsidRDefault="00244994" w:rsidP="00C4228B">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4228B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Please fill in all fields, regardless of whether you are using a Finnish or an American account.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00FA6722" w14:paraId="23281BD6" w14:textId="77777777" w:rsidTr="008B6FF5">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00FA6722" w14:paraId="23281BD6" w14:textId="77777777" w:rsidTr="00B44AE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B583CFB" w14:textId="13892497" w:rsidR="00322006" w:rsidRPr="0070648A" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322006">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Academic Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="66364CF0" w14:textId="77777777" w:rsidTr="008B6FF5">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="66364CF0" w14:textId="77777777" w:rsidTr="00B44AE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2606995D" w14:textId="788308CC" w:rsidR="008B6FF5" w:rsidRPr="008B6FF5" w:rsidRDefault="00212950" w:rsidP="00244994">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00212950">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Please describe the academic work you have done during this academic year. Include information on courses you have taken with credits and grades earned</w:t>
             </w:r>
             <w:r w:rsidR="00996548">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B6FF5" w:rsidRPr="00996548" w14:paraId="2540FABB" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="008B6FF5" w:rsidRPr="00D35504" w14:paraId="2540FABB" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:id w:val="160978310"/>
               <w:placeholder>
                 <w:docPart w:val="D621B77059B245698C016B7308C12532"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
               <w:p w14:paraId="4CD512D9" w14:textId="501231B1" w:rsidR="008B6FF5" w:rsidRPr="008B6FF5" w:rsidRDefault="008B6FF5" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:keepNext/>
                   <w:keepLines/>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="314B4885" w14:textId="3098C33F" w:rsidTr="008B6FF5">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="314B4885" w14:textId="3098C33F" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F8706E6" w14:textId="4DC5A0CA" w:rsidR="00322006" w:rsidRPr="00212950" w:rsidRDefault="00212950" w:rsidP="00322006">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00212950">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Please describe the academic work you are planning to undertake next year</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B6FF5" w:rsidRPr="00996548" w14:paraId="2C6EC951" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="008B6FF5" w:rsidRPr="00D35504" w14:paraId="2C6EC951" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:id w:val="1572389898"/>
               <w:placeholder>
                 <w:docPart w:val="5762D06744D244D999C0638ACC4C30B7"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
               <w:p w14:paraId="559ABDC3" w14:textId="1EA7977D" w:rsidR="008B6FF5" w:rsidRPr="008B6FF5" w:rsidRDefault="008B6FF5" w:rsidP="00613F34">
                 <w:pPr>
                   <w:keepNext/>
                   <w:keepLines/>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322006" w14:paraId="6F4445D8" w14:textId="77777777" w:rsidTr="008B6FF5">
+      <w:tr w:rsidR="00322006" w14:paraId="6F4445D8" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D89EC8A" w14:textId="1CD3D067" w:rsidR="00322006" w:rsidRDefault="00212950" w:rsidP="00322006">
+          <w:p w14:paraId="3D89EC8A" w14:textId="163EC59A" w:rsidR="00322006" w:rsidRDefault="00276932" w:rsidP="00322006">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00276932">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Financial Plan</w:t>
+              <w:t>Study and Living Expenses</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="5C4ECC67" w14:textId="77777777" w:rsidTr="008B6FF5">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="5C4ECC67" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="714417B7" w14:textId="7138E7FA" w:rsidR="00322006" w:rsidRPr="00212950" w:rsidRDefault="00212950" w:rsidP="00322006">
+          <w:p w14:paraId="626671BD" w14:textId="77777777" w:rsidR="00B44AE4" w:rsidRDefault="00B44AE4" w:rsidP="00276932">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="625212FC" w14:textId="14BE44EA" w:rsidR="00276932" w:rsidRPr="00B44AE4" w:rsidRDefault="00276932" w:rsidP="00276932">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44AE4">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To determine your remaining funding needs for the next academic year, please outline your expected study and living expenses, including any financial requirements related to your visa. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="714417B7" w14:textId="1FF0BC27" w:rsidR="00322006" w:rsidRPr="00212950" w:rsidRDefault="00212950" w:rsidP="00322006">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00212950">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Funding needed for the next academic year:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="25496A93" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="25496A93" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="56046E3F" w14:textId="77777777" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4F0A">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuition $ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:u w:val="single"/>
             </w:rPr>
             <w:id w:val="-1976213302"/>
             <w:placeholder>
               <w:docPart w:val="61EF16158E4A46409FE3BC0337FBBB58"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:u w:val="none"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5692" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="03065722" w14:textId="77777777" w:rsidR="00322006" w:rsidRDefault="00322006" w:rsidP="00322006">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="4208002D" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="4208002D" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C8A5E3A" w14:textId="44CFFC91" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4F0A">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Required fees $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:u w:val="single"/>
             </w:rPr>
             <w:id w:val="904028682"/>
             <w:placeholder>
               <w:docPart w:val="E43D52004DA4482D8B2D40ADE2ED5025"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:u w:val="none"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5692" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="334D92DD" w14:textId="77777777" w:rsidR="00322006" w:rsidRDefault="00322006" w:rsidP="00322006">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="4C9E20F4" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="4C9E20F4" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="47FB9AA9" w14:textId="77777777" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4F0A">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Housing $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:u w:val="single"/>
             </w:rPr>
             <w:id w:val="1472023803"/>
             <w:placeholder>
               <w:docPart w:val="B82C9F69BFA045CE94FF702318B3E9A8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:u w:val="none"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5692" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="1A6916D8" w14:textId="77777777" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00212950" w:rsidRPr="00996548" w14:paraId="7EE5E127" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00212950" w:rsidRPr="00D35504" w14:paraId="7EE5E127" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="039663B1" w14:textId="11551D85" w:rsidR="00212950" w:rsidRPr="00BC4F0A" w:rsidRDefault="00212950" w:rsidP="00322006">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
@@ -3786,453 +3481,393 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:u w:val="single"/>
             </w:rPr>
             <w:id w:val="1231894035"/>
             <w:placeholder>
               <w:docPart w:val="23ADEB84583442A1B5396613AA89F41A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:u w:val="none"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5692" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="3B7B2922" w14:textId="670F34D5" w:rsidR="00212950" w:rsidRPr="00212950" w:rsidRDefault="00212950" w:rsidP="00322006">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="3AD9B95B" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="3AD9B95B" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69630B3A" w14:textId="77777777" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4F0A">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Food $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:u w:val="single"/>
             </w:rPr>
             <w:id w:val="-1080748984"/>
             <w:placeholder>
               <w:docPart w:val="D12F7D44EB1544F5A17AD44F7D4D4705"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:u w:val="none"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5692" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="17B2A111" w14:textId="77777777" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="585799F0" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="585799F0" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4DA8AA08" w14:textId="77777777" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4F0A">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Books and research material $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:u w:val="single"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1160582623"/>
             <w:placeholder>
               <w:docPart w:val="F3AD24D0FC4F4BFB8A1D3867224E903F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:u w:val="none"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5692" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="5A8FC3CE" w14:textId="77777777" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="43901DC2" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="43901DC2" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="33B97FCE" w14:textId="77777777" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4F0A">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Travel $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:u w:val="single"/>
             </w:rPr>
             <w:id w:val="742147604"/>
             <w:placeholder>
               <w:docPart w:val="002ACA5111C14721ACFF73B87BA034B4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:u w:val="none"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5692" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="6E68BFB9" w14:textId="77777777" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="3E5EDF31" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="3E5EDF31" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0AD27791" w14:textId="77777777" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4F0A">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Other $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:u w:val="single"/>
             </w:rPr>
             <w:id w:val="61381255"/>
             <w:placeholder>
               <w:docPart w:val="2E53DCA6B71A4FC5A2A27BFCF379BFAE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:u w:val="none"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5692" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="4741B238" w14:textId="77777777" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C54A70">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="3A63E430" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="3A63E430" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3773" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="58A53444" w14:textId="5FA854EE" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6FF5">
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -4271,635 +3906,545 @@
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="666666"/>
               <w:u w:val="single"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1320383889"/>
             <w:placeholder>
               <w:docPart w:val="E8B87C5673A34173AAD23B425B27920A"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5692" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="54D2E9E5" w14:textId="77777777" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00322006" w:rsidP="00322006">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BC4F0A">
                   <w:rPr>
                     <w:i/>
                     <w:iCs/>
                     <w:color w:val="666666"/>
                     <w:u w:val="single"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="426ED24D" w14:textId="77777777" w:rsidTr="008B6FF5">
+      <w:tr w:rsidR="00322006" w:rsidRPr="008D3A8F" w14:paraId="426ED24D" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBE0FBF" w14:textId="3F242900" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00996548" w:rsidP="00613F34">
+          <w:p w14:paraId="1CBE0FBF" w14:textId="2F72AA9E" w:rsidR="00322006" w:rsidRPr="00BC4F0A" w:rsidRDefault="00276932" w:rsidP="00613F34">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00276932">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Funding available for the next academic year</w:t>
+              <w:t xml:space="preserve">Available </w:t>
+            </w:r>
+            <w:r w:rsidR="00996548" w:rsidRPr="00276932">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funding </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322006" w:rsidRPr="00996548" w14:paraId="396DBA3F" w14:textId="77777777" w:rsidTr="008B6FF5">
+      <w:tr w:rsidR="00322006" w:rsidRPr="00D35504" w14:paraId="396DBA3F" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3086AB7D" w14:textId="60304667" w:rsidR="008B6FF5" w:rsidRPr="00613F34" w:rsidRDefault="00212950" w:rsidP="00244994">
+          <w:p w14:paraId="496AD8B9" w14:textId="77777777" w:rsidR="00B44AE4" w:rsidRDefault="00B44AE4" w:rsidP="00276932">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59EA262D" w14:textId="45AE43C6" w:rsidR="00276932" w:rsidRPr="00B44AE4" w:rsidRDefault="00276932" w:rsidP="00276932">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44AE4">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Please provide information on how you plan to fund your studies next year. Include details on university scholarships, grants from foundations or organizations, personal savings, family support, employment income (if applicable), or any other sources of funding available for you for the next academic year.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C80FD46" w14:textId="77777777" w:rsidR="00B44AE4" w:rsidRPr="00B44AE4" w:rsidRDefault="00B44AE4" w:rsidP="00276932">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18658BA7" w14:textId="2D936F7C" w:rsidR="00276932" w:rsidRPr="00B44AE4" w:rsidRDefault="00276932" w:rsidP="00276932">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44AE4">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• Indicate whether each source has been secured or applied for.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AAB3A6C" w14:textId="48EC4D8B" w:rsidR="00276932" w:rsidRPr="00B44AE4" w:rsidRDefault="00276932" w:rsidP="00276932">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44AE4">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• For funding applied for and not yet secured, include the approximate decision date in the “source” column.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74C5BF17" w14:textId="1DA495CF" w:rsidR="00276932" w:rsidRPr="00B44AE4" w:rsidRDefault="00276932" w:rsidP="00276932">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44AE4">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• Specify the currency (USD or EUR) for all amounts.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B7C86EF" w14:textId="77777777" w:rsidR="00B44AE4" w:rsidRPr="00B44AE4" w:rsidRDefault="00B44AE4" w:rsidP="00276932">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3086AB7D" w14:textId="30562B3E" w:rsidR="008B6FF5" w:rsidRPr="00613F34" w:rsidRDefault="00276932" w:rsidP="00276932">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00244994">
-[...118 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00B44AE4">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Please be as precise as possible.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="000F2C58" w14:paraId="4DEACB59" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="000F2C58" w14:paraId="4DEACB59" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3542" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B8471F5" w14:textId="43E44348" w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6C0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Source</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4314730F" w14:textId="5C59048E" w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6C0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6C0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ecured</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="64C721D9" w14:textId="77777777" w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6C0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6C0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>mount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="028EE2FD" w14:textId="0F9F830A" w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6C0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6C0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SD/ EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7441348C" w14:textId="542A805B" w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6C0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Applied</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3EA6C3E6" w14:textId="0966BE48" w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6C0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1EB62D0B" w14:textId="0647E818" w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6C0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6C0A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SD/ EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="000F2C58" w14:paraId="6E3D7733" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="000F2C58" w14:paraId="6E3D7733" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1688285999"/>
             <w:placeholder>
               <w:docPart w:val="A8D2E8E1DFAB42F1A744EC64431F607E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3542" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="154BBBE5" w14:textId="4E7BC90D" w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w:rsidRDefault="00244994" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F2C58">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1307081921"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1573ED73" w14:textId="4C1C54CF" w:rsidR="00AE6C0A" w:rsidRPr="008B6FF5" w:rsidRDefault="00996548" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1099330398"/>
             <w:placeholder>
               <w:docPart w:val="FABF995BE98F44E09F9F23B431D67C3D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1B692388" w14:textId="1E3DA5B5" w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -4911,149 +4456,131 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1544669714"/>
             <w:placeholder>
               <w:docPart w:val="28E21CF93C57478985A08427AC250F29"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="994" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2B84C836" w14:textId="16710A1A" w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-817343292"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2001951D" w14:textId="56CADE7C" w:rsidR="00AE6C0A" w:rsidRPr="008B6FF5" w:rsidRDefault="008B6FF5" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="818534859"/>
             <w:placeholder>
               <w:docPart w:val="4008F8B527F54491A2DAB5D7F0C56176"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="77C236AC" w14:textId="5FB9FFD1" w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -5066,201 +4593,177 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-2048978302"/>
             <w:placeholder>
               <w:docPart w:val="484F884618D940278D795F0EEC8773C8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="950" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="70B86D13" w14:textId="755F0300" w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w:rsidRDefault="00244994" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w14:paraId="773C6A8F" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w14:paraId="773C6A8F" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="49972672"/>
             <w:placeholder>
               <w:docPart w:val="F5B70856E3C2447ABE2C6B8CBF9BD34D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3542" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="532AB0FF" w14:textId="3C2BFB66" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F2C58">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-2020527299"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="27D5068C" w14:textId="543F7DC2" w:rsidR="00AE6C0A" w:rsidRPr="008B6FF5" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1285725452"/>
             <w:placeholder>
               <w:docPart w:val="53C67CE39DEE4BDEAE345119A73AC256"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3268EF85" w14:textId="3E0ACBA6" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -5272,149 +4775,131 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-671793616"/>
             <w:placeholder>
               <w:docPart w:val="7BA665C951BD441DA31CB6F350FEB183"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="994" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7EB97FCE" w14:textId="0E449A7A" w:rsidR="00AE6C0A" w:rsidRDefault="008B6FF5" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1777212008"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2D68EE69" w14:textId="14F29460" w:rsidR="00AE6C0A" w:rsidRPr="008B6FF5" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-2008197091"/>
             <w:placeholder>
               <w:docPart w:val="E96231CE479740449434D8132DF3F878"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2D8EED44" w14:textId="519517AC" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -5427,201 +4912,177 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1813061267"/>
             <w:placeholder>
               <w:docPart w:val="49E19AAD603940CDA3A72D49D3346C13"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="950" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5F31093E" w14:textId="14B3F72C" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w14:paraId="7B88EEA8" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w14:paraId="7B88EEA8" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="2080477170"/>
             <w:placeholder>
               <w:docPart w:val="7EBF036200494CED9DF4119B55853C17"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3542" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="034D0EAF" w14:textId="4337594C" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F2C58">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="797652021"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3E3904EC" w14:textId="3E43DCD7" w:rsidR="00AE6C0A" w:rsidRPr="008B6FF5" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-548843059"/>
             <w:placeholder>
               <w:docPart w:val="28180AA47D7B40A1A355D8BAABB36472"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2C7EB82A" w14:textId="3F33704D" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -5633,149 +5094,131 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-963879905"/>
             <w:placeholder>
               <w:docPart w:val="C724D27C41B0418CAE0D0F6EE7032F04"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="994" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="146BF95A" w14:textId="322D01A9" w:rsidR="00AE6C0A" w:rsidRDefault="008B6FF5" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="835569461"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0D49C039" w14:textId="059623FC" w:rsidR="00AE6C0A" w:rsidRPr="008B6FF5" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-188613146"/>
             <w:placeholder>
               <w:docPart w:val="F9E14B8F6DED4381901E9CF5588F1423"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="61600BF8" w14:textId="6BA91B9C" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -5788,201 +5231,177 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1731605962"/>
             <w:placeholder>
               <w:docPart w:val="DEE89C7CC1954661B7C8E0AD839F8B91"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="950" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3CB80AF3" w14:textId="765EB1E0" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w14:paraId="4B67CF22" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w14:paraId="4B67CF22" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1169295017"/>
             <w:placeholder>
               <w:docPart w:val="299F160ED37F4B5C9A916F5CCC997DB0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3542" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1D19223F" w14:textId="60F18F3A" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F2C58">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1608930956"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="68438F85" w14:textId="26794B55" w:rsidR="00AE6C0A" w:rsidRPr="008B6FF5" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-71903980"/>
             <w:placeholder>
               <w:docPart w:val="2E82EBA986CD4313AEA815DD8DC156C8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="02E5C9D8" w14:textId="33682160" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -5994,149 +5413,131 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-236632738"/>
             <w:placeholder>
               <w:docPart w:val="6BA7826D982B48BBB58124CA25DDD267"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="994" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="447D25DB" w14:textId="42FA3B8F" w:rsidR="00AE6C0A" w:rsidRDefault="008B6FF5" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1354695668"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="102219DB" w14:textId="6FA9EEFA" w:rsidR="00AE6C0A" w:rsidRPr="008B6FF5" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-379552770"/>
             <w:placeholder>
               <w:docPart w:val="1AAA5EDBCCCF4D099D039C09261F3D46"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0746A221" w14:textId="264978B9" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -6149,201 +5550,177 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1334754209"/>
             <w:placeholder>
               <w:docPart w:val="9815823C989545ADB84E8A69803CB345"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="950" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3BC68EFA" w14:textId="1DBA7A75" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w14:paraId="048D1D88" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w14:paraId="048D1D88" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1827315897"/>
             <w:placeholder>
               <w:docPart w:val="A4E7A13289684FC7A8928D0B14549406"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3542" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4E1CE078" w14:textId="13F04CCC" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F2C58">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-299076431"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="44DC3728" w14:textId="0478A618" w:rsidR="00AE6C0A" w:rsidRPr="008B6FF5" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-117845146"/>
             <w:placeholder>
               <w:docPart w:val="A0E1805375214C02A01BF4222703C8FE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4F3CD205" w14:textId="3CD52CD4" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -6355,149 +5732,131 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="403194220"/>
             <w:placeholder>
               <w:docPart w:val="E43955C89078438D8630233917C27E85"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="994" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6B51F782" w14:textId="0B95FD59" w:rsidR="00AE6C0A" w:rsidRDefault="008B6FF5" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="2076082680"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4291336F" w14:textId="58A40BA7" w:rsidR="00AE6C0A" w:rsidRPr="008B6FF5" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1764134593"/>
             <w:placeholder>
               <w:docPart w:val="FB35D847817C40E5BAFAE622BCCA4091"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="576EF0E1" w14:textId="2DEADDBD" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -6510,201 +5869,177 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1472092693"/>
             <w:placeholder>
               <w:docPart w:val="3BF2118F463E418A99D7B9C2C50ECF11"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="950" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="561BD37C" w14:textId="19E14979" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w14:paraId="562A0E02" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w14:paraId="562A0E02" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="629666147"/>
             <w:placeholder>
               <w:docPart w:val="EB9EBE45781648F0BD940E8C5552012D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3542" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="232B9F91" w14:textId="6CF43CC6" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F2C58">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1076349897"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5B954515" w14:textId="0709994D" w:rsidR="00AE6C0A" w:rsidRPr="008B6FF5" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1920292876"/>
             <w:placeholder>
               <w:docPart w:val="ADF60F76143541EFBC57905F828BB051"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="08881471" w14:textId="59258965" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -6716,149 +6051,131 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1500839045"/>
             <w:placeholder>
               <w:docPart w:val="B4E1CF04D9F140BEAE8B880CFC4B939E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="994" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6784F669" w14:textId="7E33D83E" w:rsidR="00AE6C0A" w:rsidRDefault="008B6FF5" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1928377222"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="72EDFF4C" w14:textId="1712D41C" w:rsidR="00AE6C0A" w:rsidRPr="008B6FF5" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="871501748"/>
             <w:placeholder>
               <w:docPart w:val="A5CC17B5E9A54516B1AB0E29ADF5A45E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2F67E8B1" w14:textId="17E45703" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -6871,201 +6188,177 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1970892280"/>
             <w:placeholder>
               <w:docPart w:val="FB4E611C5DEE42AD973398785DB41E4E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="950" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="40569F4C" w14:textId="5118E179" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w14:paraId="69A19A71" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w14:paraId="69A19A71" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1650710901"/>
             <w:placeholder>
               <w:docPart w:val="F00D73EC8E194493A8E4F7A1EAB6B432"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3542" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="13A15C11" w14:textId="682326A4" w:rsidR="00613F34" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F2C58">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1823238052"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3055BAA3" w14:textId="26BEA291" w:rsidR="00613F34" w:rsidRPr="008B6FF5" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-64722141"/>
             <w:placeholder>
               <w:docPart w:val="FF38F0BE251E4E1CAD5A6C9EAA3A5435"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="63E5DD79" w14:textId="1014D35E" w:rsidR="00613F34" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -7077,149 +6370,131 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1676337236"/>
             <w:placeholder>
               <w:docPart w:val="130B8B55672849E1BBDBA169691D4E26"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="994" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="046E5822" w14:textId="35065854" w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1814593865"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1837B66B" w14:textId="0EEA107A" w:rsidR="00613F34" w:rsidRPr="008B6FF5" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1033806446"/>
             <w:placeholder>
               <w:docPart w:val="5BFF2F0ECB93420093443C35BE568657"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2C5DE4D7" w14:textId="705F6CF8" w:rsidR="00613F34" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -7232,201 +6507,177 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1046715710"/>
             <w:placeholder>
               <w:docPart w:val="E3110B3E166749DFBB2F852B1B2EE0F1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="950" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2920C7E6" w14:textId="54A1BD69" w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w14:paraId="34A38045" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w14:paraId="34A38045" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-2039730699"/>
             <w:placeholder>
               <w:docPart w:val="F61EDBD3B31448A989AF830B24A04DC9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3542" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2A46F3B5" w14:textId="35D39071" w:rsidR="00613F34" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F2C58">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="59827169"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7F003DE4" w14:textId="48293550" w:rsidR="00613F34" w:rsidRPr="008B6FF5" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-2077730866"/>
             <w:placeholder>
               <w:docPart w:val="A3F7345F1114401BAB9ECA4D99E278E9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="47535D8C" w14:textId="09FD714D" w:rsidR="00613F34" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -7438,149 +6689,131 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1568378205"/>
             <w:placeholder>
               <w:docPart w:val="89C82D6A463D4B1EA02C51181A1F1AC3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="994" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6438984D" w14:textId="447F514F" w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1346625244"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6A37B702" w14:textId="58B6D279" w:rsidR="00613F34" w:rsidRPr="008B6FF5" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="129303522"/>
             <w:placeholder>
               <w:docPart w:val="006B9B88CE0747188EA35BFDFF954550"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7674BD49" w14:textId="7508DEFC" w:rsidR="00613F34" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -7593,201 +6826,177 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="438963200"/>
             <w:placeholder>
               <w:docPart w:val="2D6FE261A3564F94A5CB282A7487487F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="950" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="778E997E" w14:textId="5D1E2BBC" w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w14:paraId="14BA388C" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w14:paraId="14BA388C" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1083876064"/>
             <w:placeholder>
               <w:docPart w:val="92305896096E4A648272540F042E4A6E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3542" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="41010951" w14:textId="6B5BB3BF" w:rsidR="00613F34" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F2C58">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="870105823"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5FCF4DCD" w14:textId="1F47FD21" w:rsidR="00613F34" w:rsidRPr="008B6FF5" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-376247521"/>
             <w:placeholder>
               <w:docPart w:val="130260ED8515484DA2712ADF2B073D29"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2EE8A876" w14:textId="5AF05AA2" w:rsidR="00613F34" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -7799,149 +7008,131 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-374391663"/>
             <w:placeholder>
               <w:docPart w:val="95E380A107AB419E8842EF956D8C553B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="994" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2E937B6E" w14:textId="63C2506F" w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1153377602"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6AF2E627" w14:textId="0B4A29E6" w:rsidR="00613F34" w:rsidRPr="008B6FF5" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-63105541"/>
             <w:placeholder>
               <w:docPart w:val="F07421FF9AA84C03995D72E614744C51"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0374530B" w14:textId="67EFC942" w:rsidR="00613F34" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -7954,201 +7145,177 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-830222193"/>
             <w:placeholder>
               <w:docPart w:val="2CFC91E50F0E4B8DBAD1B8AFBE52282E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="950" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="20A27DA0" w14:textId="33C0D69B" w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w14:paraId="37F5BD5C" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w14:paraId="37F5BD5C" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="32466988"/>
             <w:placeholder>
               <w:docPart w:val="477DAB5117994D3DAAF7434F4F69D92A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3542" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="114DB4A0" w14:textId="56C221E3" w:rsidR="00613F34" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F2C58">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1051374167"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6D172814" w14:textId="496063A1" w:rsidR="00613F34" w:rsidRPr="008B6FF5" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-731539016"/>
             <w:placeholder>
               <w:docPart w:val="3CE54D90424C415B9C4B674F7DD549E3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2C696BD2" w14:textId="51D1D384" w:rsidR="00613F34" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -8160,149 +7327,131 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-377931297"/>
             <w:placeholder>
               <w:docPart w:val="8541FDB97FC14B5B928DB91A13A5FB13"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="994" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="635A2823" w14:textId="34DAA671" w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1407296505"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="14C2A02F" w14:textId="66A6E107" w:rsidR="00613F34" w:rsidRPr="008B6FF5" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008B6FF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="779528642"/>
             <w:placeholder>
               <w:docPart w:val="B0C0D0C687AF4069A1A2BC8364FA484E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0987D9E8" w14:textId="740B1349" w:rsidR="00613F34" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -8315,92 +7464,80 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1189953659"/>
             <w:placeholder>
               <w:docPart w:val="A090BA75210D4C30BB9F2639A32FAFE8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="950" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3BBF60EA" w14:textId="79ECA16F" w:rsidR="00613F34" w:rsidRPr="00AE6C0A" w:rsidRDefault="00613F34" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w14:paraId="7B96AC8F" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w14:paraId="7B96AC8F" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4534" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ACDE047" w14:textId="7AAACC7D" w:rsidR="00AE6C0A" w:rsidRPr="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6C0A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
@@ -8425,56 +7562,50 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1948996253"/>
             <w:placeholder>
               <w:docPart w:val="127A5EC4A4964E91B9D54DADE63B765F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2721F875" w14:textId="79AC408C" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -8486,122 +7617,104 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-941213304"/>
             <w:placeholder>
               <w:docPart w:val="3DAFC8D54E8A4CBBA42957B1671EB9A6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="994" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5D457339" w14:textId="36D1F3D6" w:rsidR="00AE6C0A" w:rsidRDefault="008B6FF5" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C623FED" w14:textId="52DB40FF" w:rsidR="00AE6C0A" w:rsidRPr="008B6FF5" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="439422540"/>
             <w:placeholder>
               <w:docPart w:val="6E4905B7677247FBB092E34BD88CF389"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="993" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="703B485A" w14:textId="603533A4" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here</w:t>
                 </w:r>
                 <w:r w:rsidR="00613F34">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
@@ -8614,234 +7727,560 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1959525362"/>
             <w:placeholder>
               <w:docPart w:val="081C3291B41248E4BA79DBFEEB2247CD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="EUR" w:value="EUR"/>
               <w:listItem w:displayText="USD" w:value="USD"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="950" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2D539C0F" w14:textId="76F0C8C0" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="008B6FF5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AE6C0A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choose.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00996548" w14:paraId="4A34462B" w14:textId="77777777" w:rsidTr="008B6FF5">
+      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00D35504" w14:paraId="4A34462B" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07D279E8" w14:textId="77777777" w:rsidR="00AE6C0A" w:rsidRDefault="00613F34" w:rsidP="00AE6C0A">
+          <w:p w14:paraId="6FF577CE" w14:textId="14A77BA3" w:rsidR="00D35504" w:rsidRPr="00D35504" w:rsidRDefault="00D35504" w:rsidP="00D35504">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00613F34">
+            <w:r w:rsidRPr="00D35504">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
+              <w:t>What are the exact beginning and end dates of the next academic year at your U.S. institution?</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:id w:val="1415890346"/>
+              <w:placeholder>
+                <w:docPart w:val="685421C40D7343F9AF13171E7614E4B8"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="41263331" w14:textId="77777777" w:rsidR="00D35504" w:rsidRDefault="00D35504" w:rsidP="00D35504">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rStyle w:val="ng-directive"/>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C54A70">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:u w:val="single"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="4EC65831" w14:textId="77777777" w:rsidR="00D35504" w:rsidRPr="00D35504" w:rsidRDefault="00D35504" w:rsidP="00D35504">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37020BA7" w14:textId="3F2A7ACB" w:rsidR="00D35504" w:rsidRPr="00D35504" w:rsidRDefault="00D35504" w:rsidP="00D35504">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35504">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Which organization will sponsor your visa during the next academic year?</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:id w:val="1252238274"/>
+              <w:placeholder>
+                <w:docPart w:val="2355F6213E054ACAAD469959B692E5DF"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="59CF59F9" w14:textId="77777777" w:rsidR="00D35504" w:rsidRDefault="00D35504" w:rsidP="00D35504">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rStyle w:val="ng-directive"/>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C54A70">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:u w:val="single"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="6AED1BD7" w14:textId="77777777" w:rsidR="00D35504" w:rsidRPr="00D35504" w:rsidRDefault="00D35504" w:rsidP="00D35504">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6485DC35" w14:textId="5D639C6E" w:rsidR="00D35504" w:rsidRPr="00D35504" w:rsidRDefault="00D35504" w:rsidP="00D35504">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35504">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>If your visa is sponsored by IIE, have you already requested an extension of your DS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35504">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>2019 and Fulbright status from IIE?</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:id w:val="1773582141"/>
+              <w:placeholder>
+                <w:docPart w:val="49408C3352FA453E9D7198E28131DB02"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="0481FB1D" w14:textId="77777777" w:rsidR="00D35504" w:rsidRDefault="00D35504" w:rsidP="00D35504">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rStyle w:val="ng-directive"/>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C54A70">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:u w:val="single"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="1F024344" w14:textId="77777777" w:rsidR="00D35504" w:rsidRPr="00D35504" w:rsidRDefault="00D35504" w:rsidP="00D35504">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E5DD596" w14:textId="18C8906A" w:rsidR="00D35504" w:rsidRPr="00D35504" w:rsidRDefault="00D35504" w:rsidP="00D35504">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35504">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>What are your plans for the summer? Will you be</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, for example,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35504">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in Finland or in the U.S., and are you planning to study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35504">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> work?</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:id w:val="38490137"/>
+              <w:placeholder>
+                <w:docPart w:val="827E14EF6C234F37A3BD77462FC5B8C4"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="0DFB1F94" w14:textId="77777777" w:rsidR="00D35504" w:rsidRDefault="00D35504" w:rsidP="00D35504">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:spacing w:before="120"/>
+                  <w:rPr>
+                    <w:rStyle w:val="ng-directive"/>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C54A70">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:u w:val="single"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="35D26AE3" w14:textId="77777777" w:rsidR="00D35504" w:rsidRDefault="00D35504" w:rsidP="00B44AE4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07D279E8" w14:textId="645B4D7F" w:rsidR="00AE6C0A" w:rsidRPr="00B44AE4" w:rsidRDefault="00613F34" w:rsidP="00B44AE4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44AE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Share your impact statement with us!</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06DA340A" w14:textId="77777777" w:rsidR="00996548" w:rsidRDefault="00996548" w:rsidP="00996548">
+          <w:p w14:paraId="2CD9FE75" w14:textId="77777777" w:rsidR="00B44AE4" w:rsidRDefault="00B44AE4" w:rsidP="00996548">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
-                <w:i/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00996548">
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> and it makes a difference. Your impact statement may be used on the Fulbright Finland Foundation website and in other communication channels</w:t>
+          </w:p>
+          <w:p w14:paraId="06DA340A" w14:textId="23090A39" w:rsidR="00996548" w:rsidRPr="00B44AE4" w:rsidRDefault="00996548" w:rsidP="00996548">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44AE4">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Please write a brief comment on why it is important to support Fulbright Finland exchanges. This is your chance to make a statement about the concrete impact of the program and help us show our partners and sponsors that their support is valuable, and it makes a difference. Your impact statement may be used on the Fulbright Finland Foundation website and in other communication channels</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4943D44C" w14:textId="046FAC2A" w:rsidR="00996548" w:rsidRDefault="00996548" w:rsidP="00996548">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00996548" w14:paraId="0AECB99D" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00D35504" w14:paraId="0AECB99D" w14:textId="77777777" w:rsidTr="00276932">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1292861453"/>
             <w:placeholder>
               <w:docPart w:val="BF99DDD03C434B139AF05B00A1EE7D78"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9465" w:type="dxa"/>
                 <w:gridSpan w:val="13"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="021C18B6" w14:textId="3DC8DA62" w:rsidR="00AE6C0A" w:rsidRPr="005960E7" w:rsidRDefault="00AE6C0A" w:rsidP="00613F34">
                 <w:pPr>
                   <w:keepNext/>
                   <w:keepLines/>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005960E7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:iCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00996548" w14:paraId="0FF36D5B" w14:textId="77777777" w:rsidTr="00613F34">
+      <w:tr w:rsidR="00AE6C0A" w:rsidRPr="00D35504" w14:paraId="0FF36D5B" w14:textId="77777777" w:rsidTr="00276932">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="03A4A6D3" w14:textId="77777777" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="00AE6C0A">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="451879DF" w14:textId="3CAAE875" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="00AE6C0A">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8854,56 +8293,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1176240591"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="ng-directive"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3913" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="57083DBF" w14:textId="77777777" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="00AE6C0A">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="ng-directive"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08B6F77B" wp14:editId="26E701CB">
                       <wp:extent cx="2324100" cy="352425"/>
                       <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                       <wp:docPr id="4" name="Picture 3" descr="A white square with a blue border&#10;&#10;AI-generated content may be incorrect."/>
@@ -8937,56 +8370,50 @@
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2324100" cy="352425"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4419" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7235AB24" w14:textId="77777777" w:rsidR="00AE6C0A" w:rsidRDefault="00AE6C0A" w:rsidP="00AE6C0A">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="ng-directive"/>
@@ -9037,61 +8464,61 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B33FD3" w:rsidSect="00FE67B2">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="554258F5" w14:textId="77777777" w:rsidR="007B5EF7" w:rsidRDefault="007B5EF7" w:rsidP="00D60365">
+    <w:p w14:paraId="61250126" w14:textId="77777777" w:rsidR="00540C6F" w:rsidRDefault="00540C6F" w:rsidP="00D60365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C4450A3" w14:textId="77777777" w:rsidR="007B5EF7" w:rsidRDefault="007B5EF7" w:rsidP="00D60365">
+    <w:p w14:paraId="09BBFA32" w14:textId="77777777" w:rsidR="00540C6F" w:rsidRDefault="00540C6F" w:rsidP="00D60365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -9167,61 +8594,61 @@
     <w:r>
       <w:t>/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72D87C56" w14:textId="77777777" w:rsidR="007B5EF7" w:rsidRDefault="007B5EF7" w:rsidP="00D60365">
+    <w:p w14:paraId="39716F9A" w14:textId="77777777" w:rsidR="00540C6F" w:rsidRDefault="00540C6F" w:rsidP="00D60365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AFF854D" w14:textId="77777777" w:rsidR="007B5EF7" w:rsidRDefault="007B5EF7" w:rsidP="00D60365">
+    <w:p w14:paraId="77D36065" w14:textId="77777777" w:rsidR="00540C6F" w:rsidRDefault="00540C6F" w:rsidP="00D60365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CC39DFA" w14:textId="77777777" w:rsidR="008B6FF5" w:rsidRDefault="008B6FF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6115DAEE" w14:textId="075911C1" w:rsidR="00B33FD3" w:rsidRPr="00B33FD3" w:rsidRDefault="00B33FD3" w:rsidP="00B33FD3">
     <w:pPr>
@@ -9411,211 +8838,340 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69721832"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C9C072FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="712972297">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="505098419">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D60365"/>
     <w:rsid w:val="00055757"/>
     <w:rsid w:val="00067074"/>
     <w:rsid w:val="000766CC"/>
     <w:rsid w:val="000A3B9F"/>
     <w:rsid w:val="000B1825"/>
     <w:rsid w:val="000B4E52"/>
     <w:rsid w:val="000B767D"/>
     <w:rsid w:val="000F2C58"/>
     <w:rsid w:val="000F53B4"/>
     <w:rsid w:val="0010660C"/>
     <w:rsid w:val="00133BA3"/>
     <w:rsid w:val="0014472D"/>
+    <w:rsid w:val="0016107B"/>
     <w:rsid w:val="001A1C2E"/>
+    <w:rsid w:val="001B11CB"/>
     <w:rsid w:val="001B45F0"/>
     <w:rsid w:val="00212950"/>
     <w:rsid w:val="00244994"/>
     <w:rsid w:val="00250584"/>
     <w:rsid w:val="002542FA"/>
     <w:rsid w:val="0025683D"/>
+    <w:rsid w:val="00276932"/>
     <w:rsid w:val="002851C4"/>
     <w:rsid w:val="002F5D42"/>
     <w:rsid w:val="00315DF7"/>
     <w:rsid w:val="00322006"/>
     <w:rsid w:val="0035600A"/>
     <w:rsid w:val="003C03A7"/>
     <w:rsid w:val="003D68CC"/>
     <w:rsid w:val="003E04AA"/>
     <w:rsid w:val="003F5892"/>
     <w:rsid w:val="004140D4"/>
     <w:rsid w:val="00454CCC"/>
     <w:rsid w:val="00455F19"/>
     <w:rsid w:val="004C01B2"/>
+    <w:rsid w:val="004C0430"/>
     <w:rsid w:val="004E3B9A"/>
     <w:rsid w:val="004F2B81"/>
+    <w:rsid w:val="00500757"/>
     <w:rsid w:val="005300FE"/>
+    <w:rsid w:val="00540C6F"/>
+    <w:rsid w:val="00580AB9"/>
     <w:rsid w:val="00582E70"/>
     <w:rsid w:val="005960E7"/>
     <w:rsid w:val="0059671E"/>
     <w:rsid w:val="005B1A94"/>
     <w:rsid w:val="005D1BCB"/>
     <w:rsid w:val="00613F34"/>
     <w:rsid w:val="006431F6"/>
     <w:rsid w:val="006709A2"/>
     <w:rsid w:val="006B4EA8"/>
     <w:rsid w:val="006B7747"/>
     <w:rsid w:val="006F4858"/>
     <w:rsid w:val="0070648A"/>
     <w:rsid w:val="00713F11"/>
     <w:rsid w:val="007416ED"/>
     <w:rsid w:val="007B5EF7"/>
     <w:rsid w:val="00825CB1"/>
     <w:rsid w:val="00857D06"/>
     <w:rsid w:val="008B6FF5"/>
+    <w:rsid w:val="008D3A8F"/>
     <w:rsid w:val="00906913"/>
     <w:rsid w:val="009212BA"/>
     <w:rsid w:val="00944E6B"/>
     <w:rsid w:val="009622A3"/>
     <w:rsid w:val="00996548"/>
     <w:rsid w:val="009D6AB1"/>
     <w:rsid w:val="009E7077"/>
     <w:rsid w:val="009F1F72"/>
     <w:rsid w:val="009F5248"/>
     <w:rsid w:val="00A17860"/>
     <w:rsid w:val="00AB4162"/>
     <w:rsid w:val="00AE6C0A"/>
     <w:rsid w:val="00AF5DFD"/>
     <w:rsid w:val="00B33FD3"/>
+    <w:rsid w:val="00B44AE4"/>
     <w:rsid w:val="00B629EA"/>
     <w:rsid w:val="00B8388B"/>
     <w:rsid w:val="00B84D4B"/>
     <w:rsid w:val="00BC4F0A"/>
     <w:rsid w:val="00BD567A"/>
     <w:rsid w:val="00BE0064"/>
     <w:rsid w:val="00BE67A4"/>
     <w:rsid w:val="00BE704A"/>
     <w:rsid w:val="00C031EB"/>
     <w:rsid w:val="00C35555"/>
     <w:rsid w:val="00C37D2B"/>
     <w:rsid w:val="00C4228B"/>
     <w:rsid w:val="00C46255"/>
     <w:rsid w:val="00C54A70"/>
     <w:rsid w:val="00C65ABF"/>
     <w:rsid w:val="00C95FB8"/>
     <w:rsid w:val="00CD214A"/>
+    <w:rsid w:val="00CE2858"/>
+    <w:rsid w:val="00D35504"/>
     <w:rsid w:val="00D500BA"/>
     <w:rsid w:val="00D60365"/>
     <w:rsid w:val="00DC5747"/>
     <w:rsid w:val="00DD4237"/>
     <w:rsid w:val="00DE73BE"/>
+    <w:rsid w:val="00DF7828"/>
     <w:rsid w:val="00E108B1"/>
     <w:rsid w:val="00E332F0"/>
     <w:rsid w:val="00E81A85"/>
     <w:rsid w:val="00EC263D"/>
     <w:rsid w:val="00ED696D"/>
     <w:rsid w:val="00EE394E"/>
     <w:rsid w:val="00F225AB"/>
     <w:rsid w:val="00F44A5C"/>
+    <w:rsid w:val="00F66813"/>
     <w:rsid w:val="00F934B5"/>
     <w:rsid w:val="00FA6722"/>
     <w:rsid w:val="00FB61CC"/>
     <w:rsid w:val="00FD6965"/>
     <w:rsid w:val="00FE67B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="053D9B3E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A3148DF5-EC8B-4225-A10D-D7955712459C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -13277,50 +12833,182 @@
           <w:r w:rsidRPr="00AE6C0A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Click or tap here</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="685421C40D7343F9AF13171E7614E4B8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D06136DE-8A12-42A7-A321-5DD3A9034C04}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00443017" w:rsidRDefault="005D4EDF" w:rsidP="005D4EDF">
+          <w:pPr>
+            <w:pStyle w:val="685421C40D7343F9AF13171E7614E4B8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C54A70">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:i/>
+              <w:iCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2355F6213E054ACAAD469959B692E5DF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{676FF650-84D2-4DE8-8228-819E8DA619A9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00443017" w:rsidRDefault="005D4EDF" w:rsidP="005D4EDF">
+          <w:pPr>
+            <w:pStyle w:val="2355F6213E054ACAAD469959B692E5DF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C54A70">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:i/>
+              <w:iCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="49408C3352FA453E9D7198E28131DB02"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B283B983-13C8-434F-AB4C-CDFEDBAEC724}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00443017" w:rsidRDefault="005D4EDF" w:rsidP="005D4EDF">
+          <w:pPr>
+            <w:pStyle w:val="49408C3352FA453E9D7198E28131DB02"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C54A70">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:i/>
+              <w:iCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="827E14EF6C234F37A3BD77462FC5B8C4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BE34BEEB-7411-4605-9F3E-B48B7F9EF037}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00443017" w:rsidRDefault="005D4EDF" w:rsidP="005D4EDF">
+          <w:pPr>
+            <w:pStyle w:val="827E14EF6C234F37A3BD77462FC5B8C4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C54A70">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:i/>
+              <w:iCs/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -13353,88 +13041,93 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D718BE"/>
     <w:rsid w:val="00310391"/>
     <w:rsid w:val="003C03A7"/>
+    <w:rsid w:val="00443017"/>
     <w:rsid w:val="004925D8"/>
+    <w:rsid w:val="00500757"/>
     <w:rsid w:val="005B1A94"/>
+    <w:rsid w:val="005D4EDF"/>
     <w:rsid w:val="00825CB1"/>
     <w:rsid w:val="00C031EB"/>
     <w:rsid w:val="00D718BE"/>
+    <w:rsid w:val="00D74A9A"/>
+    <w:rsid w:val="00F80D5E"/>
     <w:rsid w:val="00FA0FE6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-FI"/>
+  <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-FI" w:eastAsia="en-FI" w:bidi="ar-SA"/>
+        <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13814,1348 +13507,1364 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FA0FE6"/>
+    <w:rsid w:val="005D4EDF"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8B87C5673A34173AAD23B425B27920A">
     <w:name w:val="E8B87C5673A34173AAD23B425B27920A"/>
     <w:rsid w:val="00FA0FE6"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="009ADD00AF9945B4BFB23C35922E3BF84">
     <w:name w:val="009ADD00AF9945B4BFB23C35922E3BF84"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="39A31D1CABA94514A798CE57B69A18364">
     <w:name w:val="39A31D1CABA94514A798CE57B69A18364"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8D15E5260084D318949FE1E758065D44">
     <w:name w:val="E8D15E5260084D318949FE1E758065D44"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD66BC244CA441DF93966B6B27B8BFCA4">
     <w:name w:val="DD66BC244CA441DF93966B6B27B8BFCA4"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCEE983B1C15437ABB2D8B9DE47298234">
     <w:name w:val="BCEE983B1C15437ABB2D8B9DE47298234"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E73C5301E73C4119AD960F53BBAF7FC64">
     <w:name w:val="E73C5301E73C4119AD960F53BBAF7FC64"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8AC5F5583384FDCA83792401EFE35BF4">
     <w:name w:val="B8AC5F5583384FDCA83792401EFE35BF4"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08610E242C754A9AA0A9ECE926FE4D294">
     <w:name w:val="08610E242C754A9AA0A9ECE926FE4D294"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="089930E26A11479A8FA1B470E487ACC84">
     <w:name w:val="089930E26A11479A8FA1B470E487ACC84"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C5F5F0990F84E3AAFEDD202AE8BD82D4">
     <w:name w:val="2C5F5F0990F84E3AAFEDD202AE8BD82D4"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CC63C3C9143407F964D775659EF523F4">
     <w:name w:val="5CC63C3C9143407F964D775659EF523F4"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A631875252B4FF8A963BB9BD8D210705">
     <w:name w:val="6A631875252B4FF8A963BB9BD8D210705"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="44C2C0CDF21D46B6855D8D36BE551AB95">
     <w:name w:val="44C2C0CDF21D46B6855D8D36BE551AB95"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8F9F842C79544609610EBED40CF81DC4">
     <w:name w:val="A8F9F842C79544609610EBED40CF81DC4"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE47423EB2074CFBBB4657F8372E29FD5">
     <w:name w:val="EE47423EB2074CFBBB4657F8372E29FD5"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="45AB6EAB812B4CAFB2587374305250C45">
     <w:name w:val="45AB6EAB812B4CAFB2587374305250C45"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0C0FE04BE7548A3AF07D64BC7CFE6AD5">
     <w:name w:val="F0C0FE04BE7548A3AF07D64BC7CFE6AD5"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED71E621368E410288FCC93F98B967415">
     <w:name w:val="ED71E621368E410288FCC93F98B967415"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B56AAA0F103478593D683279429FC455">
     <w:name w:val="3B56AAA0F103478593D683279429FC455"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="87CFAAA3EFDA45C0944055F35A1789C15">
     <w:name w:val="87CFAAA3EFDA45C0944055F35A1789C15"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D621B77059B245698C016B7308C125322">
     <w:name w:val="D621B77059B245698C016B7308C125322"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5762D06744D244D999C0638ACC4C30B72">
     <w:name w:val="5762D06744D244D999C0638ACC4C30B72"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61EF16158E4A46409FE3BC0337FBBB585">
     <w:name w:val="61EF16158E4A46409FE3BC0337FBBB585"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E43D52004DA4482D8B2D40ADE2ED50255">
     <w:name w:val="E43D52004DA4482D8B2D40ADE2ED50255"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B82C9F69BFA045CE94FF702318B3E9A85">
     <w:name w:val="B82C9F69BFA045CE94FF702318B3E9A85"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="23ADEB84583442A1B5396613AA89F41A5">
     <w:name w:val="23ADEB84583442A1B5396613AA89F41A5"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D12F7D44EB1544F5A17AD44F7D4D47055">
     <w:name w:val="D12F7D44EB1544F5A17AD44F7D4D47055"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F3AD24D0FC4F4BFB8A1D3867224E903F5">
     <w:name w:val="F3AD24D0FC4F4BFB8A1D3867224E903F5"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="002ACA5111C14721ACFF73B87BA034B45">
     <w:name w:val="002ACA5111C14721ACFF73B87BA034B45"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E53DCA6B71A4FC5A2A27BFCF379BFAE5">
     <w:name w:val="2E53DCA6B71A4FC5A2A27BFCF379BFAE5"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8D2E8E1DFAB42F1A744EC64431F607E4">
     <w:name w:val="A8D2E8E1DFAB42F1A744EC64431F607E4"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FABF995BE98F44E09F9F23B431D67C3D2">
     <w:name w:val="FABF995BE98F44E09F9F23B431D67C3D2"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="28E21CF93C57478985A08427AC250F292">
     <w:name w:val="28E21CF93C57478985A08427AC250F292"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4008F8B527F54491A2DAB5D7F0C561764">
     <w:name w:val="4008F8B527F54491A2DAB5D7F0C561764"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="484F884618D940278D795F0EEC8773C84">
     <w:name w:val="484F884618D940278D795F0EEC8773C84"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5B70856E3C2447ABE2C6B8CBF9BD34D4">
     <w:name w:val="F5B70856E3C2447ABE2C6B8CBF9BD34D4"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="53C67CE39DEE4BDEAE345119A73AC2562">
     <w:name w:val="53C67CE39DEE4BDEAE345119A73AC2562"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7BA665C951BD441DA31CB6F350FEB1832">
     <w:name w:val="7BA665C951BD441DA31CB6F350FEB1832"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E96231CE479740449434D8132DF3F8782">
     <w:name w:val="E96231CE479740449434D8132DF3F8782"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="49E19AAD603940CDA3A72D49D3346C133">
     <w:name w:val="49E19AAD603940CDA3A72D49D3346C133"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7EBF036200494CED9DF4119B55853C174">
     <w:name w:val="7EBF036200494CED9DF4119B55853C174"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="28180AA47D7B40A1A355D8BAABB364722">
     <w:name w:val="28180AA47D7B40A1A355D8BAABB364722"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C724D27C41B0418CAE0D0F6EE7032F042">
     <w:name w:val="C724D27C41B0418CAE0D0F6EE7032F042"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9E14B8F6DED4381901E9CF5588F14232">
     <w:name w:val="F9E14B8F6DED4381901E9CF5588F14232"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEE89C7CC1954661B7C8E0AD839F8B913">
     <w:name w:val="DEE89C7CC1954661B7C8E0AD839F8B913"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="299F160ED37F4B5C9A916F5CCC997DB04">
     <w:name w:val="299F160ED37F4B5C9A916F5CCC997DB04"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E82EBA986CD4313AEA815DD8DC156C82">
     <w:name w:val="2E82EBA986CD4313AEA815DD8DC156C82"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BA7826D982B48BBB58124CA25DDD2672">
     <w:name w:val="6BA7826D982B48BBB58124CA25DDD2672"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AAA5EDBCCCF4D099D039C09261F3D462">
     <w:name w:val="1AAA5EDBCCCF4D099D039C09261F3D462"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9815823C989545ADB84E8A69803CB3453">
     <w:name w:val="9815823C989545ADB84E8A69803CB3453"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4E7A13289684FC7A8928D0B145494064">
     <w:name w:val="A4E7A13289684FC7A8928D0B145494064"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0E1805375214C02A01BF4222703C8FE2">
     <w:name w:val="A0E1805375214C02A01BF4222703C8FE2"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E43955C89078438D8630233917C27E852">
     <w:name w:val="E43955C89078438D8630233917C27E852"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB35D847817C40E5BAFAE622BCCA40912">
     <w:name w:val="FB35D847817C40E5BAFAE622BCCA40912"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3BF2118F463E418A99D7B9C2C50ECF113">
     <w:name w:val="3BF2118F463E418A99D7B9C2C50ECF113"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB9EBE45781648F0BD940E8C5552012D4">
     <w:name w:val="EB9EBE45781648F0BD940E8C5552012D4"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADF60F76143541EFBC57905F828BB0512">
     <w:name w:val="ADF60F76143541EFBC57905F828BB0512"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4E1CF04D9F140BEAE8B880CFC4B939E2">
     <w:name w:val="B4E1CF04D9F140BEAE8B880CFC4B939E2"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A5CC17B5E9A54516B1AB0E29ADF5A45E2">
     <w:name w:val="A5CC17B5E9A54516B1AB0E29ADF5A45E2"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB4E611C5DEE42AD973398785DB41E4E3">
     <w:name w:val="FB4E611C5DEE42AD973398785DB41E4E3"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F00D73EC8E194493A8E4F7A1EAB6B4321">
     <w:name w:val="F00D73EC8E194493A8E4F7A1EAB6B4321"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF38F0BE251E4E1CAD5A6C9EAA3A54351">
     <w:name w:val="FF38F0BE251E4E1CAD5A6C9EAA3A54351"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="130B8B55672849E1BBDBA169691D4E261">
     <w:name w:val="130B8B55672849E1BBDBA169691D4E261"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BFF2F0ECB93420093443C35BE5686571">
     <w:name w:val="5BFF2F0ECB93420093443C35BE5686571"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3110B3E166749DFBB2F852B1B2EE0F11">
     <w:name w:val="E3110B3E166749DFBB2F852B1B2EE0F11"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F61EDBD3B31448A989AF830B24A04DC91">
     <w:name w:val="F61EDBD3B31448A989AF830B24A04DC91"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3F7345F1114401BAB9ECA4D99E278E91">
     <w:name w:val="A3F7345F1114401BAB9ECA4D99E278E91"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="89C82D6A463D4B1EA02C51181A1F1AC31">
     <w:name w:val="89C82D6A463D4B1EA02C51181A1F1AC31"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="006B9B88CE0747188EA35BFDFF9545501">
     <w:name w:val="006B9B88CE0747188EA35BFDFF9545501"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D6FE261A3564F94A5CB282A7487487F1">
     <w:name w:val="2D6FE261A3564F94A5CB282A7487487F1"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="92305896096E4A648272540F042E4A6E1">
     <w:name w:val="92305896096E4A648272540F042E4A6E1"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="130260ED8515484DA2712ADF2B073D291">
     <w:name w:val="130260ED8515484DA2712ADF2B073D291"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="95E380A107AB419E8842EF956D8C553B1">
     <w:name w:val="95E380A107AB419E8842EF956D8C553B1"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F07421FF9AA84C03995D72E614744C511">
     <w:name w:val="F07421FF9AA84C03995D72E614744C511"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CFC91E50F0E4B8DBAD1B8AFBE52282E1">
     <w:name w:val="2CFC91E50F0E4B8DBAD1B8AFBE52282E1"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="477DAB5117994D3DAAF7434F4F69D92A1">
     <w:name w:val="477DAB5117994D3DAAF7434F4F69D92A1"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CE54D90424C415B9C4B674F7DD549E31">
     <w:name w:val="3CE54D90424C415B9C4B674F7DD549E31"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8541FDB97FC14B5B928DB91A13A5FB131">
     <w:name w:val="8541FDB97FC14B5B928DB91A13A5FB131"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0C0D0C687AF4069A1A2BC8364FA484E1">
     <w:name w:val="B0C0D0C687AF4069A1A2BC8364FA484E1"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A090BA75210D4C30BB9F2639A32FAFE81">
     <w:name w:val="A090BA75210D4C30BB9F2639A32FAFE81"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="127A5EC4A4964E91B9D54DADE63B765F2">
     <w:name w:val="127A5EC4A4964E91B9D54DADE63B765F2"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DAFC8D54E8A4CBBA42957B1671EB9A62">
     <w:name w:val="3DAFC8D54E8A4CBBA42957B1671EB9A62"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E4905B7677247FBB092E34BD88CF3892">
     <w:name w:val="6E4905B7677247FBB092E34BD88CF3892"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="081C3291B41248E4BA79DBFEEB2247CD3">
     <w:name w:val="081C3291B41248E4BA79DBFEEB2247CD3"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF99DDD03C434B139AF05B00A1EE7D785">
     <w:name w:val="BF99DDD03C434B139AF05B00A1EE7D785"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4652E1D83354343AF91227E722EC1825">
     <w:name w:val="A4652E1D83354343AF91227E722EC1825"/>
     <w:rsid w:val="00FA0FE6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fi-FI" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="685421C40D7343F9AF13171E7614E4B8">
+    <w:name w:val="685421C40D7343F9AF13171E7614E4B8"/>
+    <w:rsid w:val="005D4EDF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2355F6213E054ACAAD469959B692E5DF">
+    <w:name w:val="2355F6213E054ACAAD469959B692E5DF"/>
+    <w:rsid w:val="005D4EDF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49408C3352FA453E9D7198E28131DB02">
+    <w:name w:val="49408C3352FA453E9D7198E28131DB02"/>
+    <w:rsid w:val="005D4EDF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="827E14EF6C234F37A3BD77462FC5B8C4">
+    <w:name w:val="827E14EF6C234F37A3BD77462FC5B8C4"/>
+    <w:rsid w:val="005D4EDF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -15439,75 +15148,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D7D80EB-A5C7-405C-B221-CA8B32A87ABB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>780</Words>
-  <Characters>3801</Characters>
+  <Words>592</Words>
+  <Characters>4802</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4572</CharactersWithSpaces>
+  <CharactersWithSpaces>5384</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tanja Mitchell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>efff68f8e0c90adaf2298c8b65751375fb9208001d08c2fbff670bf4b962e991</vt:lpwstr>