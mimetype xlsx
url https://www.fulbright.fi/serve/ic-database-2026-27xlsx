--- v0 (2026-07-18)
+++ v1 (2026-08-07)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Programs\Programs to Finland\Inter-Country Travel Grant Program\2026-27\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECCA4651-261C-4017-B6B2-ECB2C753B223}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6A176EE-55A7-4BCE-B282-7EA7F3E9E5DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="38280" yWindow="-120" windowWidth="29040" windowHeight="18240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Welcome" sheetId="3" r:id="rId1"/>
     <sheet name="2026-27" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2314" uniqueCount="1121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2380" uniqueCount="1145">
   <si>
     <t>All data provided by European Fulbright commissions. By proving the data, each Fulbright commission owns the responsibility for the accuracy of the data they have submitted and for having obtained the necessary permissions for publishing it in this database (incl. European GDPR).</t>
   </si>
   <si>
     <t>Academic field</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Host Institution</t>
   </si>
   <si>
     <t>Home Institution</t>
   </si>
   <si>
     <t>Specialization / Notes</t>
   </si>
   <si>
@@ -3180,84 +3180,50 @@
   <si>
     <t>University of the Balearic Islands (Universitat de les Illes Balears)</t>
   </si>
   <si>
     <t>University of North Texas, TX</t>
   </si>
   <si>
     <t>University of Colorado at Denver, CO</t>
   </si>
   <si>
     <t>Palm Beach Atlantic College, FL</t>
   </si>
   <si>
     <t>Brown University, RI</t>
   </si>
   <si>
     <t>Central Washington University, WA</t>
   </si>
   <si>
     <t>CUNY Queens College, NY</t>
   </si>
   <si>
     <t>Philosophy</t>
   </si>
   <si>
-    <t>Compiled by the Fulbright Finland Foundation on July 9, 2026</t>
-[...32 lines deleted...]
-  <si>
     <t>Austria</t>
   </si>
   <si>
     <t>Jarman</t>
   </si>
   <si>
     <t>Johannes Kepler University Linz</t>
   </si>
   <si>
     <t>https://www.fulbright.at/programs/in-austria/current-grantees#cat_5</t>
   </si>
   <si>
     <t>https://www.fulbright.at/</t>
   </si>
   <si>
     <t>Culhane</t>
   </si>
   <si>
     <t>IMC University of Applied Sciences of Krems</t>
   </si>
   <si>
     <t>September 2026</t>
   </si>
   <si>
     <t>Urban Development &amp; Planning</t>
@@ -3416,83 +3382,189 @@
     <t>Netherlands Cancer Institute</t>
   </si>
   <si>
     <t>Cancer Biology</t>
   </si>
   <si>
     <t>https://logan-leak.github.io/</t>
   </si>
   <si>
     <t>Reid</t>
   </si>
   <si>
     <t>Carolina</t>
   </si>
   <si>
     <t xml:space="preserve">Tilburg University </t>
   </si>
   <si>
     <t xml:space="preserve">City and Regional Planning, Housing </t>
   </si>
   <si>
     <t>https://vcresearch.berkeley.edu/faculty/carolina-reid</t>
   </si>
   <si>
     <t>https://www.fulbright.nl/</t>
-  </si>
-[...1 lines deleted...]
-    <t>17/23</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>The following countries/commissions have not yet provided their U.S. scholar information and have not yet announced if they participate in the Inter-Country Travel Grant Program in 2026-27:</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Czech Republic, Denmark, Ireland, Poland, Turkey, United Kingdom</t>
+      <t>Czech Republic, Ireland, Poland, Turkey, United Kingdom</t>
+    </r>
+  </si>
+  <si>
+    <t>18/23</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>Arce</t>
+  </si>
+  <si>
+    <t>Gonzalo</t>
+  </si>
+  <si>
+    <t>Blake</t>
+  </si>
+  <si>
+    <t>Fields</t>
+  </si>
+  <si>
+    <t>Beth</t>
+  </si>
+  <si>
+    <t>Impey</t>
+  </si>
+  <si>
+    <t>Mena Madrazo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos </t>
+  </si>
+  <si>
+    <t>University of Copenhagen</t>
+  </si>
+  <si>
+    <t>Aarhus University</t>
+  </si>
+  <si>
+    <t>University of Southern Denmark</t>
+  </si>
+  <si>
+    <t>Copenhagen Business School</t>
+  </si>
+  <si>
+    <t>Lidar Foundation Model for 3D Earth Imaging from Space</t>
+  </si>
+  <si>
+    <t>https://fulbrightcenter.dk/grantsforamericans/fulbright-for-students/current-us-fulbrighters/</t>
+  </si>
+  <si>
+    <t>Fort Lewis College, CO</t>
+  </si>
+  <si>
+    <t>Exploiting NRF2 Pharmacology to Potentiate Oncolytic Virotherapy in Aggressive Brain Tumors</t>
+  </si>
+  <si>
+    <t>University of Wisconsin, WI</t>
+  </si>
+  <si>
+    <t>Bridging Research and Teaching: A Cross-National Approach to Caregiving and Health Systems Learning</t>
+  </si>
+  <si>
+    <t>Promoting Science Education and Public Science Communication</t>
+  </si>
+  <si>
+    <t>Portland State University, OR</t>
+  </si>
+  <si>
+    <t>Resilient &amp; Sustainable Maritime Supply Chains: A Framework for Climate-Ready Shipping Operations</t>
+  </si>
+  <si>
+    <t>Slum Lore: A Cultural History of Modern Urban Poverty</t>
+  </si>
+  <si>
+    <t>https://fulbrightcenter.dk/</t>
+  </si>
+  <si>
+    <t>Compiled by the Fulbright Finland Foundation.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Situation as of August 6, 2026.</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Additions and edits possible.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -3713,54 +3785,54 @@
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0060A3"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EEA86A31-B8D6-4709-BB1A-301110D381A2}" name="Table1" displayName="Table1" ref="A4:K218" totalsRowShown="0" headerRowDxfId="3">
-[...2 lines deleted...]
-    <sortCondition ref="B4:B218"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EEA86A31-B8D6-4709-BB1A-301110D381A2}" name="Table1" displayName="Table1" ref="A4:K224" totalsRowShown="0" headerRowDxfId="3">
+  <autoFilter ref="A4:K224" xr:uid="{EEA86A31-B8D6-4709-BB1A-301110D381A2}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:K224">
+    <sortCondition ref="B4:B224"/>
   </sortState>
   <tableColumns count="11">
     <tableColumn id="1" xr3:uid="{0363C4BF-6E45-4963-8CAA-BF0845D4E8A1}" name="Academic field"/>
     <tableColumn id="2" xr3:uid="{1FDC5FBF-DEFA-4447-98F7-A5012CCAEC08}" name="Country"/>
     <tableColumn id="3" xr3:uid="{82E90AE8-531A-4661-9DA5-EBF02A4ADA86}" name="Last name" dataDxfId="2"/>
     <tableColumn id="4" xr3:uid="{38D6BB70-A8FA-42BC-BBCE-36CEFA7F6E95}" name="First name"/>
     <tableColumn id="5" xr3:uid="{43F7880D-3169-4D80-AEB5-A1B71D8B0705}" name="Host Institution"/>
     <tableColumn id="6" xr3:uid="{A27555FA-8190-42AF-9EDC-2B8A151A3C5B}" name="Grant period starts (mmmm, yyyy)" dataDxfId="1"/>
     <tableColumn id="7" xr3:uid="{09517109-540B-464C-B866-B06843887F33}" name="Grant period ends (mmmm, yyyy)" dataDxfId="0"/>
     <tableColumn id="8" xr3:uid="{56AA6F4B-6C54-48FF-9720-97335F78FD30}" name="Home Institution"/>
     <tableColumn id="9" xr3:uid="{A329769D-78E0-4415-BE1B-ED72F4F8049E}" name="Specialization / Notes"/>
     <tableColumn id="10" xr3:uid="{FDDEC761-1A37-4143-AD92-5BAFBEF6539A}" name="Link to CV or to Curriculum Vitae Catalog"/>
     <tableColumn id="11" xr3:uid="{E62E12F1-EA79-43C9-B924-CE4C9DF6D6EE}" name="Commission website"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4009,145 +4081,145 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9A0CA66-8EB6-46BB-9FC0-DD00FF935E6A}">
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:C5"/>
+      <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" customWidth="1"/>
     <col min="3" max="3" width="40.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="9" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:3" s="9" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>1001</v>
       </c>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
         <v>1002</v>
       </c>
       <c r="B3" s="13">
-        <v>210</v>
+        <v>216</v>
       </c>
     </row>
     <row r="4" spans="1:3" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12" t="s">
         <v>1003</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="5" spans="1:3" s="10" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
-        <v>1120</v>
+        <v>1117</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
     </row>
     <row r="6" spans="1:3" s="2" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="16"/>
       <c r="C6" s="16"/>
     </row>
     <row r="7" spans="1:3" s="10" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="17" t="s">
-        <v>1049</v>
+        <v>1143</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="17"/>
     </row>
     <row r="8" spans="1:3" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="18" t="s">
-        <v>1050</v>
+        <v>1144</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
     </row>
     <row r="9" spans="1:3" s="10" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="10" spans="1:3" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
         <v>1005</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B15:B36">
     <sortCondition ref="B15:B36"/>
   </sortState>
   <mergeCells count="5">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L218"/>
+  <dimension ref="A1:L224"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="21" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" customWidth="1"/>
     <col min="6" max="7" width="34" customWidth="1"/>
     <col min="8" max="8" width="56.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="57.5703125" customWidth="1"/>
     <col min="10" max="10" width="41.42578125" customWidth="1"/>
     <col min="11" max="11" width="60" customWidth="1"/>
     <col min="12" max="12" width="35.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="21" t="s">
         <v>0</v>
       </c>
@@ -4207,498 +4279,498 @@
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>85</v>
       </c>
       <c r="B5" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C5" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E5" t="s">
         <v>1066</v>
-      </c>
-[...4 lines deleted...]
-        <v>1068</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H5" t="s">
-        <v>1096</v>
+        <v>1094</v>
       </c>
       <c r="I5" t="s">
         <v>427</v>
       </c>
       <c r="J5" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="K5" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="D6" t="s">
         <v>481</v>
       </c>
       <c r="E6" t="s">
-        <v>1057</v>
+        <v>1055</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H6" t="s">
-        <v>1097</v>
+        <v>1095</v>
       </c>
       <c r="I6" t="s">
-        <v>1059</v>
+        <v>1057</v>
       </c>
       <c r="J6" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="K6" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>193</v>
       </c>
       <c r="B7" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D7" t="s">
-        <v>1060</v>
+        <v>1058</v>
       </c>
       <c r="E7" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H7" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="I7" t="s">
         <v>193</v>
       </c>
       <c r="J7" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="K7" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>186</v>
       </c>
       <c r="B8" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C8" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E8" t="s">
         <v>1062</v>
-      </c>
-[...4 lines deleted...]
-        <v>1064</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H8" t="s">
         <v>981</v>
       </c>
       <c r="I8" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="J8" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="K8" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>186</v>
       </c>
       <c r="B9" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C9" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E9" t="s">
         <v>1076</v>
-      </c>
-[...4 lines deleted...]
-        <v>1078</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H9" t="s">
-        <v>1099</v>
+        <v>1097</v>
       </c>
       <c r="I9" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
       <c r="J9" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="K9" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>60</v>
       </c>
       <c r="B10" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
       <c r="D10" t="s">
         <v>744</v>
       </c>
       <c r="E10" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H10" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
       <c r="I10" t="s">
         <v>421</v>
       </c>
       <c r="J10" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="K10" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>200</v>
       </c>
       <c r="B11" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c r="D11" t="s">
-        <v>1091</v>
+        <v>1089</v>
       </c>
       <c r="E11" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H11" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="I11" t="s">
-        <v>1092</v>
+        <v>1090</v>
       </c>
       <c r="J11" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="K11" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>200</v>
       </c>
       <c r="B12" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C12" s="3" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E12" t="s">
         <v>1093</v>
-      </c>
-[...4 lines deleted...]
-        <v>1095</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H12" t="s">
         <v>937</v>
       </c>
       <c r="I12" t="s">
         <v>378</v>
       </c>
       <c r="J12" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="K12" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>140</v>
       </c>
       <c r="B13" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C13" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E13" t="s">
         <v>1080</v>
-      </c>
-[...4 lines deleted...]
-        <v>1082</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H13" t="s">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="I13" t="s">
         <v>144</v>
       </c>
       <c r="J13" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="K13" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>578</v>
       </c>
       <c r="B14" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C14" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E14" t="s">
         <v>1073</v>
-      </c>
-[...4 lines deleted...]
-        <v>1075</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H14" t="s">
-        <v>1103</v>
+        <v>1101</v>
       </c>
       <c r="I14" t="s">
         <v>726</v>
       </c>
       <c r="J14" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="K14" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>264</v>
       </c>
       <c r="B15" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C15" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E15" t="s">
         <v>1069</v>
-      </c>
-[...4 lines deleted...]
-        <v>1071</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H15" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="I15" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="J15" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="K15" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>205</v>
       </c>
       <c r="B16" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C16" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E16" t="s">
         <v>1083</v>
-      </c>
-[...4 lines deleted...]
-        <v>1085</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H16" t="s">
-        <v>1105</v>
+        <v>1103</v>
       </c>
       <c r="I16" t="s">
         <v>816</v>
       </c>
       <c r="J16" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="K16" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>626</v>
       </c>
       <c r="B17" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C17" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E17" t="s">
         <v>1086</v>
-      </c>
-[...4 lines deleted...]
-        <v>1088</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H17" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
       <c r="I17" t="s">
-        <v>1089</v>
+        <v>1087</v>
       </c>
       <c r="J17" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="K17" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D18" t="s">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>26</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H18" t="s">
@@ -5044,6506 +5116,6716 @@
       </c>
       <c r="E28" t="s">
         <v>105</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H28" t="s">
         <v>91</v>
       </c>
       <c r="I28" t="s">
         <v>106</v>
       </c>
       <c r="J28" t="s">
         <v>107</v>
       </c>
       <c r="K28" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>578</v>
+        <v>381</v>
       </c>
       <c r="B29" t="s">
-        <v>11</v>
+        <v>1119</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>157</v>
+        <v>1120</v>
       </c>
       <c r="D29" t="s">
-        <v>861</v>
+        <v>1121</v>
       </c>
       <c r="E29" t="s">
-        <v>876</v>
+        <v>1128</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>866</v>
+        <v>90</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>863</v>
+        <v>82</v>
       </c>
       <c r="H29" t="s">
-        <v>998</v>
+        <v>970</v>
       </c>
       <c r="I29" t="s">
-        <v>581</v>
+        <v>1132</v>
       </c>
       <c r="J29" t="s">
-        <v>16</v>
+        <v>1133</v>
       </c>
       <c r="K29" t="s">
-        <v>1000</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>814</v>
+        <v>600</v>
       </c>
       <c r="B30" t="s">
-        <v>11</v>
+        <v>1119</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>844</v>
+        <v>1122</v>
       </c>
       <c r="D30" t="s">
-        <v>845</v>
+        <v>141</v>
       </c>
       <c r="E30" t="s">
-        <v>870</v>
+        <v>1129</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>865</v>
+        <v>20</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>865</v>
+        <v>90</v>
       </c>
       <c r="H30" t="s">
-        <v>990</v>
+        <v>1134</v>
       </c>
       <c r="I30" t="s">
-        <v>824</v>
+        <v>1135</v>
       </c>
       <c r="J30" t="s">
-        <v>16</v>
+        <v>1133</v>
       </c>
       <c r="K30" t="s">
-        <v>1000</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>814</v>
+        <v>160</v>
       </c>
       <c r="B31" t="s">
-        <v>11</v>
+        <v>1119</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>850</v>
+        <v>1123</v>
       </c>
       <c r="D31" t="s">
-        <v>851</v>
+        <v>1124</v>
       </c>
       <c r="E31" t="s">
-        <v>870</v>
+        <v>1130</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H31" t="s">
-        <v>993</v>
+        <v>1136</v>
       </c>
       <c r="I31" t="s">
-        <v>827</v>
+        <v>1137</v>
       </c>
       <c r="J31" t="s">
-        <v>16</v>
+        <v>1133</v>
       </c>
       <c r="K31" t="s">
-        <v>1000</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>816</v>
+        <v>134</v>
       </c>
       <c r="B32" t="s">
-        <v>11</v>
+        <v>1119</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>852</v>
+        <v>1125</v>
       </c>
       <c r="D32" t="s">
-        <v>853</v>
+        <v>175</v>
       </c>
       <c r="E32" t="s">
-        <v>872</v>
+        <v>1128</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="H32" t="s">
-        <v>994</v>
+        <v>459</v>
       </c>
       <c r="I32" t="s">
-        <v>205</v>
+        <v>1138</v>
       </c>
       <c r="J32" t="s">
-        <v>16</v>
+        <v>1133</v>
       </c>
       <c r="K32" t="s">
-        <v>1000</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>186</v>
+        <v>578</v>
       </c>
       <c r="B33" t="s">
-        <v>11</v>
+        <v>1119</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>836</v>
+        <v>1126</v>
       </c>
       <c r="D33" t="s">
-        <v>837</v>
+        <v>1127</v>
       </c>
       <c r="E33" t="s">
-        <v>869</v>
+        <v>1131</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>80</v>
+        <v>149</v>
       </c>
       <c r="H33" t="s">
-        <v>988</v>
+        <v>1139</v>
       </c>
       <c r="I33" t="s">
-        <v>822</v>
+        <v>1140</v>
       </c>
       <c r="J33" t="s">
-        <v>16</v>
+        <v>1133</v>
       </c>
       <c r="K33" t="s">
-        <v>1000</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>264</v>
+        <v>193</v>
       </c>
       <c r="B34" t="s">
-        <v>11</v>
+        <v>1119</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>834</v>
+        <v>273</v>
       </c>
       <c r="D34" t="s">
-        <v>835</v>
+        <v>141</v>
       </c>
       <c r="E34" t="s">
-        <v>868</v>
+        <v>1130</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>138</v>
+        <v>112</v>
       </c>
       <c r="H34" t="s">
         <v>883</v>
       </c>
       <c r="I34" t="s">
-        <v>821</v>
+        <v>1141</v>
       </c>
       <c r="J34" t="s">
-        <v>16</v>
+        <v>1133</v>
       </c>
       <c r="K34" t="s">
-        <v>1000</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>1008</v>
+        <v>578</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>1006</v>
+        <v>157</v>
       </c>
       <c r="D35" t="s">
-        <v>1007</v>
+        <v>861</v>
       </c>
       <c r="E35" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>20</v>
+        <v>866</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>80</v>
+        <v>863</v>
       </c>
       <c r="H35" t="s">
-        <v>962</v>
+        <v>998</v>
       </c>
       <c r="I35" t="s">
-        <v>1009</v>
+        <v>581</v>
       </c>
       <c r="J35" t="s">
         <v>16</v>
       </c>
       <c r="K35" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>10</v>
+        <v>814</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>13</v>
+        <v>844</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>845</v>
       </c>
       <c r="E36" t="s">
-        <v>14</v>
+        <v>870</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>20</v>
+        <v>865</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>21</v>
+        <v>865</v>
       </c>
       <c r="H36" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="I36" t="s">
-        <v>15</v>
+        <v>824</v>
       </c>
       <c r="J36" t="s">
         <v>16</v>
       </c>
       <c r="K36" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>703</v>
+        <v>814</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>832</v>
+        <v>850</v>
       </c>
       <c r="D37" t="s">
-        <v>833</v>
+        <v>851</v>
       </c>
       <c r="E37" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>863</v>
+        <v>58</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>864</v>
+        <v>112</v>
       </c>
       <c r="H37" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="I37" t="s">
-        <v>820</v>
+        <v>827</v>
       </c>
       <c r="J37" t="s">
         <v>16</v>
       </c>
       <c r="K37" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>842</v>
+        <v>852</v>
       </c>
       <c r="D38" t="s">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="E38" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>149</v>
+        <v>82</v>
       </c>
       <c r="H38" t="s">
-        <v>897</v>
+        <v>994</v>
       </c>
       <c r="I38" t="s">
-        <v>823</v>
+        <v>205</v>
       </c>
       <c r="J38" t="s">
         <v>16</v>
       </c>
       <c r="K38" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>814</v>
+        <v>186</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="D39" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
       <c r="E39" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="H39" t="s">
-        <v>897</v>
+        <v>988</v>
       </c>
       <c r="I39" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="J39" t="s">
         <v>16</v>
       </c>
       <c r="K39" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>815</v>
+        <v>264</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>855</v>
+        <v>834</v>
       </c>
       <c r="D40" t="s">
-        <v>856</v>
+        <v>835</v>
       </c>
       <c r="E40" t="s">
-        <v>873</v>
+        <v>868</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>82</v>
+        <v>138</v>
       </c>
       <c r="H40" t="s">
-        <v>995</v>
+        <v>883</v>
       </c>
       <c r="I40" t="s">
-        <v>155</v>
+        <v>821</v>
       </c>
       <c r="J40" t="s">
         <v>16</v>
       </c>
       <c r="K40" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>818</v>
+        <v>1008</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>530</v>
+        <v>1006</v>
       </c>
       <c r="D41" t="s">
-        <v>862</v>
+        <v>1007</v>
       </c>
       <c r="E41" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H41" t="s">
-        <v>999</v>
+        <v>962</v>
       </c>
       <c r="I41" t="s">
-        <v>818</v>
+        <v>1009</v>
       </c>
       <c r="J41" t="s">
         <v>16</v>
       </c>
       <c r="K41" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>245</v>
+        <v>10</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>211</v>
+        <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>857</v>
+        <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>874</v>
+        <v>14</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H42" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="I42" t="s">
-        <v>386</v>
+        <v>15</v>
       </c>
       <c r="J42" t="s">
         <v>16</v>
       </c>
       <c r="K42" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>814</v>
+        <v>703</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="D43" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="E43" t="s">
         <v>867</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>863</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>864</v>
       </c>
       <c r="H43" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="I43" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="J43" t="s">
         <v>16</v>
       </c>
       <c r="K43" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>186</v>
+        <v>814</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="D44" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E44" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>83</v>
+        <v>149</v>
       </c>
       <c r="H44" t="s">
-        <v>992</v>
+        <v>897</v>
       </c>
       <c r="I44" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="J44" t="s">
         <v>16</v>
       </c>
       <c r="K44" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>814</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="D45" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="E45" t="s">
         <v>870</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H45" t="s">
-        <v>991</v>
+        <v>897</v>
       </c>
       <c r="I45" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="J45" t="s">
         <v>16</v>
       </c>
       <c r="K45" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>102</v>
+        <v>815</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>214</v>
+        <v>855</v>
       </c>
       <c r="D46" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="E46" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="H46" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="I46" t="s">
-        <v>828</v>
+        <v>155</v>
       </c>
       <c r="J46" t="s">
         <v>16</v>
       </c>
       <c r="K46" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>381</v>
+        <v>818</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>840</v>
+        <v>530</v>
       </c>
       <c r="D47" t="s">
-        <v>841</v>
+        <v>862</v>
       </c>
       <c r="E47" t="s">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>112</v>
+        <v>81</v>
       </c>
       <c r="H47" t="s">
-        <v>925</v>
+        <v>999</v>
       </c>
       <c r="I47" t="s">
-        <v>384</v>
+        <v>818</v>
       </c>
       <c r="J47" t="s">
         <v>16</v>
       </c>
       <c r="K47" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>381</v>
+        <v>245</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>840</v>
+        <v>211</v>
       </c>
       <c r="D48" t="s">
-        <v>841</v>
+        <v>857</v>
       </c>
       <c r="E48" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="H48" t="s">
-        <v>925</v>
+        <v>996</v>
       </c>
       <c r="I48" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="J48" t="s">
         <v>16</v>
       </c>
       <c r="K48" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>10</v>
+        <v>814</v>
       </c>
       <c r="B49" t="s">
         <v>11</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>323</v>
+        <v>830</v>
       </c>
       <c r="D49" t="s">
-        <v>858</v>
+        <v>831</v>
       </c>
       <c r="E49" t="s">
-        <v>875</v>
+        <v>867</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>20</v>
+        <v>863</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>82</v>
+        <v>864</v>
       </c>
       <c r="H49" t="s">
-        <v>997</v>
+        <v>985</v>
       </c>
       <c r="I49" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="J49" t="s">
         <v>16</v>
       </c>
       <c r="K49" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>815</v>
+        <v>186</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
       <c r="D50" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="E50" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="F50" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="G50" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H50" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="I50" t="s">
-        <v>713</v>
+        <v>826</v>
       </c>
       <c r="J50" t="s">
         <v>16</v>
       </c>
       <c r="K50" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="D51" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="E51" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="F51" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="G51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H51" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="I51" t="s">
-        <v>713</v>
+        <v>825</v>
       </c>
       <c r="J51" t="s">
         <v>16</v>
       </c>
       <c r="K51" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>468</v>
+        <v>102</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>859</v>
+        <v>214</v>
       </c>
       <c r="D52" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E52" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="F52" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G52" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>912</v>
+        <v>989</v>
       </c>
       <c r="I52" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="J52" t="s">
         <v>16</v>
       </c>
       <c r="K52" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>102</v>
+        <v>381</v>
       </c>
       <c r="B53" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>124</v>
+        <v>840</v>
       </c>
       <c r="D53" t="s">
-        <v>125</v>
+        <v>841</v>
       </c>
       <c r="E53" t="s">
-        <v>126</v>
+        <v>867</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="H53" t="s">
-        <v>886</v>
+        <v>925</v>
       </c>
       <c r="I53" t="s">
-        <v>127</v>
+        <v>384</v>
       </c>
       <c r="J53" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="K53" t="s">
-        <v>129</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>130</v>
+        <v>381</v>
       </c>
       <c r="B54" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>131</v>
+        <v>840</v>
       </c>
       <c r="D54" t="s">
-        <v>132</v>
+        <v>841</v>
       </c>
       <c r="E54" t="s">
-        <v>133</v>
+        <v>867</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="H54" t="s">
-        <v>887</v>
+        <v>925</v>
+      </c>
+      <c r="I54" t="s">
+        <v>384</v>
       </c>
       <c r="J54" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="K54" t="s">
-        <v>129</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>135</v>
+        <v>323</v>
       </c>
       <c r="D55" t="s">
-        <v>136</v>
+        <v>858</v>
       </c>
       <c r="E55" t="s">
-        <v>137</v>
+        <v>875</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="H55" t="s">
-        <v>888</v>
+        <v>997</v>
       </c>
       <c r="I55" t="s">
-        <v>139</v>
+        <v>817</v>
       </c>
       <c r="J55" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="K55" t="s">
-        <v>129</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>140</v>
+        <v>815</v>
       </c>
       <c r="B56" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>141</v>
+        <v>838</v>
       </c>
       <c r="D56" t="s">
-        <v>142</v>
+        <v>839</v>
       </c>
       <c r="E56" t="s">
-        <v>143</v>
+        <v>869</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="H56" t="s">
-        <v>889</v>
+        <v>989</v>
       </c>
       <c r="I56" t="s">
-        <v>144</v>
+        <v>713</v>
       </c>
       <c r="J56" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="K56" t="s">
-        <v>129</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="57" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>145</v>
+        <v>815</v>
       </c>
       <c r="B57" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>146</v>
+        <v>838</v>
       </c>
       <c r="D57" t="s">
-        <v>147</v>
+        <v>839</v>
       </c>
       <c r="E57" t="s">
-        <v>148</v>
+        <v>869</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>149</v>
+        <v>78</v>
       </c>
       <c r="H57" t="s">
-        <v>512</v>
+        <v>989</v>
       </c>
       <c r="I57" t="s">
-        <v>150</v>
+        <v>713</v>
       </c>
       <c r="J57" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="K57" t="s">
-        <v>129</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="58" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>85</v>
+        <v>468</v>
       </c>
       <c r="B58" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>151</v>
+        <v>859</v>
       </c>
       <c r="D58" t="s">
-        <v>152</v>
+        <v>860</v>
       </c>
       <c r="E58" t="s">
-        <v>153</v>
+        <v>875</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="H58" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
       <c r="I58" t="s">
-        <v>154</v>
+        <v>829</v>
       </c>
       <c r="J58" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="K58" t="s">
-        <v>129</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="59" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>155</v>
+        <v>102</v>
       </c>
       <c r="B59" t="s">
         <v>123</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="D59" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="E59" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="H59" t="s">
-        <v>891</v>
+        <v>886</v>
       </c>
       <c r="I59" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="J59" t="s">
         <v>128</v>
       </c>
       <c r="K59" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="60" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="B60" t="s">
         <v>123</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="D60" t="s">
-        <v>162</v>
+        <v>132</v>
       </c>
       <c r="E60" t="s">
-        <v>163</v>
+        <v>133</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="H60" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>887</v>
       </c>
       <c r="J60" t="s">
         <v>128</v>
       </c>
       <c r="K60" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="61" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="B61" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>165</v>
+        <v>135</v>
       </c>
       <c r="D61" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="E61" t="s">
-        <v>167</v>
+        <v>137</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>78</v>
+        <v>138</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H61" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="I61" t="s">
-        <v>168</v>
+        <v>139</v>
       </c>
       <c r="J61" t="s">
         <v>128</v>
       </c>
       <c r="K61" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="62" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B62" t="s">
         <v>123</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>169</v>
+        <v>141</v>
       </c>
       <c r="D62" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="E62" t="s">
-        <v>171</v>
+        <v>143</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="H62" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="I62" t="s">
-        <v>172</v>
+        <v>144</v>
       </c>
       <c r="J62" t="s">
         <v>128</v>
       </c>
       <c r="K62" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="63" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>173</v>
+        <v>145</v>
       </c>
       <c r="B63" t="s">
         <v>123</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="D63" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="E63" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>82</v>
+        <v>149</v>
       </c>
       <c r="H63" t="s">
-        <v>895</v>
+        <v>512</v>
       </c>
       <c r="I63" t="s">
-        <v>176</v>
+        <v>150</v>
       </c>
       <c r="J63" t="s">
         <v>128</v>
       </c>
       <c r="K63" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="B64" t="s">
         <v>123</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>177</v>
+        <v>151</v>
       </c>
       <c r="D64" t="s">
-        <v>178</v>
+        <v>152</v>
       </c>
       <c r="E64" t="s">
-        <v>179</v>
+        <v>153</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="H64" t="s">
-        <v>896</v>
+        <v>890</v>
       </c>
       <c r="I64" t="s">
-        <v>180</v>
+        <v>154</v>
       </c>
       <c r="J64" t="s">
         <v>128</v>
       </c>
       <c r="K64" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>181</v>
+        <v>155</v>
       </c>
       <c r="B65" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>182</v>
+        <v>156</v>
       </c>
       <c r="D65" t="s">
-        <v>183</v>
+        <v>157</v>
       </c>
       <c r="E65" t="s">
-        <v>184</v>
+        <v>158</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="H65" t="s">
-        <v>897</v>
+        <v>891</v>
       </c>
       <c r="I65" t="s">
-        <v>185</v>
+        <v>159</v>
       </c>
       <c r="J65" t="s">
         <v>128</v>
       </c>
       <c r="K65" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="66" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>186</v>
+        <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>123</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>187</v>
+        <v>161</v>
       </c>
       <c r="D66" t="s">
-        <v>188</v>
+        <v>162</v>
       </c>
       <c r="E66" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="H66" t="s">
-        <v>898</v>
+        <v>892</v>
       </c>
       <c r="I66" t="s">
-        <v>189</v>
+        <v>164</v>
       </c>
       <c r="J66" t="s">
         <v>128</v>
       </c>
       <c r="K66" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="67" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>145</v>
       </c>
       <c r="B67" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>190</v>
+        <v>165</v>
       </c>
       <c r="D67" t="s">
-        <v>191</v>
+        <v>166</v>
       </c>
       <c r="E67" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>112</v>
+        <v>81</v>
       </c>
       <c r="H67" t="s">
-        <v>503</v>
+        <v>893</v>
       </c>
       <c r="I67" t="s">
-        <v>192</v>
+        <v>168</v>
       </c>
       <c r="J67" t="s">
         <v>128</v>
       </c>
       <c r="K67" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="68" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>193</v>
+        <v>134</v>
       </c>
       <c r="B68" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>194</v>
+        <v>169</v>
       </c>
       <c r="D68" t="s">
-        <v>195</v>
+        <v>170</v>
       </c>
       <c r="E68" t="s">
-        <v>196</v>
+        <v>171</v>
       </c>
       <c r="F68" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G68" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H68" t="s">
-        <v>899</v>
+        <v>894</v>
+      </c>
+      <c r="I68" t="s">
+        <v>172</v>
       </c>
       <c r="J68" t="s">
         <v>128</v>
       </c>
       <c r="K68" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="69" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
         <v>123</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>197</v>
+        <v>174</v>
       </c>
       <c r="D69" t="s">
-        <v>198</v>
+        <v>175</v>
       </c>
       <c r="E69" t="s">
-        <v>148</v>
+        <v>126</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="H69" t="s">
-        <v>900</v>
+        <v>895</v>
       </c>
       <c r="I69" t="s">
-        <v>199</v>
+        <v>176</v>
       </c>
       <c r="J69" t="s">
         <v>128</v>
       </c>
       <c r="K69" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="70" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>123</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>201</v>
+        <v>177</v>
       </c>
       <c r="D70" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="E70" t="s">
-        <v>203</v>
+        <v>179</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="H70" t="s">
-        <v>901</v>
+        <v>896</v>
       </c>
       <c r="I70" t="s">
-        <v>204</v>
+        <v>180</v>
       </c>
       <c r="J70" t="s">
         <v>128</v>
       </c>
       <c r="K70" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="71" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="B71" t="s">
         <v>123</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>206</v>
+        <v>182</v>
       </c>
       <c r="D71" t="s">
-        <v>207</v>
+        <v>183</v>
       </c>
       <c r="E71" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="H71" t="s">
-        <v>902</v>
+        <v>897</v>
       </c>
       <c r="I71" t="s">
-        <v>209</v>
+        <v>185</v>
       </c>
       <c r="J71" t="s">
         <v>128</v>
       </c>
       <c r="K71" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="72" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>140</v>
+        <v>186</v>
       </c>
       <c r="B72" t="s">
         <v>123</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>210</v>
+        <v>187</v>
       </c>
       <c r="D72" t="s">
-        <v>211</v>
+        <v>188</v>
       </c>
       <c r="E72" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="H72" t="s">
-        <v>903</v>
+        <v>898</v>
+      </c>
+      <c r="I72" t="s">
+        <v>189</v>
       </c>
       <c r="J72" t="s">
         <v>128</v>
       </c>
       <c r="K72" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="73" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>212</v>
+        <v>181</v>
       </c>
       <c r="B73" t="s">
         <v>123</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>213</v>
+        <v>190</v>
       </c>
       <c r="D73" t="s">
-        <v>214</v>
+        <v>191</v>
       </c>
       <c r="E73" t="s">
-        <v>215</v>
+        <v>148</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="H73" t="s">
-        <v>904</v>
+        <v>503</v>
       </c>
       <c r="I73" t="s">
-        <v>216</v>
+        <v>192</v>
       </c>
       <c r="J73" t="s">
         <v>128</v>
       </c>
       <c r="K73" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="74" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>130</v>
+        <v>193</v>
       </c>
       <c r="B74" t="s">
-        <v>217</v>
+        <v>123</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>218</v>
+        <v>194</v>
       </c>
       <c r="D74" t="s">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="E74" t="s">
-        <v>220</v>
+        <v>196</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H74" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>899</v>
       </c>
       <c r="J74" t="s">
-        <v>222</v>
+        <v>128</v>
       </c>
       <c r="K74" t="s">
-        <v>223</v>
+        <v>129</v>
       </c>
     </row>
     <row r="75" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>224</v>
+        <v>173</v>
       </c>
       <c r="B75" t="s">
-        <v>217</v>
+        <v>123</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>225</v>
+        <v>197</v>
       </c>
       <c r="D75" t="s">
-        <v>226</v>
+        <v>198</v>
       </c>
       <c r="E75" t="s">
-        <v>220</v>
+        <v>148</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>79</v>
+        <v>138</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H75" t="s">
-        <v>906</v>
+        <v>900</v>
       </c>
       <c r="I75" t="s">
-        <v>130</v>
+        <v>199</v>
       </c>
       <c r="J75" t="s">
-        <v>222</v>
+        <v>128</v>
       </c>
       <c r="K75" t="s">
-        <v>223</v>
+        <v>129</v>
       </c>
     </row>
     <row r="76" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>173</v>
+        <v>200</v>
       </c>
       <c r="B76" t="s">
-        <v>217</v>
+        <v>123</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>227</v>
+        <v>201</v>
       </c>
       <c r="D76" t="s">
-        <v>228</v>
+        <v>202</v>
       </c>
       <c r="E76" t="s">
-        <v>229</v>
+        <v>203</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="H76" t="s">
-        <v>454</v>
+        <v>901</v>
       </c>
       <c r="I76" t="s">
-        <v>230</v>
+        <v>204</v>
       </c>
       <c r="J76" t="s">
-        <v>222</v>
+        <v>128</v>
       </c>
       <c r="K76" t="s">
-        <v>223</v>
+        <v>129</v>
       </c>
     </row>
     <row r="77" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>155</v>
+        <v>205</v>
       </c>
       <c r="B77" t="s">
-        <v>217</v>
+        <v>123</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>231</v>
+        <v>206</v>
       </c>
       <c r="D77" t="s">
-        <v>232</v>
+        <v>207</v>
       </c>
       <c r="E77" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H77" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="I77" t="s">
-        <v>234</v>
+        <v>209</v>
       </c>
       <c r="J77" t="s">
-        <v>222</v>
+        <v>128</v>
       </c>
       <c r="K77" t="s">
-        <v>223</v>
+        <v>129</v>
       </c>
     </row>
     <row r="78" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="B78" t="s">
-        <v>217</v>
+        <v>123</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>235</v>
+        <v>210</v>
       </c>
       <c r="D78" t="s">
-        <v>236</v>
+        <v>211</v>
       </c>
       <c r="E78" t="s">
-        <v>237</v>
+        <v>208</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>238</v>
+        <v>58</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="H78" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>903</v>
       </c>
       <c r="J78" t="s">
-        <v>222</v>
+        <v>128</v>
       </c>
       <c r="K78" t="s">
-        <v>223</v>
+        <v>129</v>
       </c>
     </row>
     <row r="79" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>240</v>
+        <v>212</v>
       </c>
       <c r="B79" t="s">
-        <v>217</v>
+        <v>123</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>241</v>
+        <v>213</v>
       </c>
       <c r="D79" t="s">
-        <v>242</v>
+        <v>214</v>
       </c>
       <c r="E79" t="s">
-        <v>243</v>
+        <v>215</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H79" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
       <c r="I79" t="s">
-        <v>244</v>
+        <v>216</v>
       </c>
       <c r="J79" t="s">
-        <v>222</v>
+        <v>128</v>
       </c>
       <c r="K79" t="s">
-        <v>223</v>
+        <v>129</v>
       </c>
     </row>
     <row r="80" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>245</v>
+        <v>130</v>
       </c>
       <c r="B80" t="s">
         <v>217</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>246</v>
+        <v>218</v>
       </c>
       <c r="D80" t="s">
-        <v>247</v>
+        <v>219</v>
       </c>
       <c r="E80" t="s">
-        <v>248</v>
+        <v>220</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H80" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="I80" t="s">
-        <v>249</v>
+        <v>221</v>
       </c>
       <c r="J80" t="s">
         <v>222</v>
       </c>
       <c r="K80" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>205</v>
+        <v>224</v>
       </c>
       <c r="B81" t="s">
         <v>217</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>250</v>
+        <v>225</v>
       </c>
       <c r="D81" t="s">
-        <v>251</v>
+        <v>226</v>
       </c>
       <c r="E81" t="s">
-        <v>252</v>
+        <v>220</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>20</v>
+        <v>79</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H81" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="I81" t="s">
-        <v>253</v>
+        <v>130</v>
       </c>
       <c r="J81" t="s">
         <v>222</v>
       </c>
       <c r="K81" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="82" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>140</v>
+        <v>173</v>
       </c>
       <c r="B82" t="s">
-        <v>254</v>
+        <v>217</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>294</v>
+        <v>227</v>
       </c>
       <c r="D82" t="s">
-        <v>295</v>
+        <v>228</v>
       </c>
       <c r="E82" t="s">
-        <v>296</v>
+        <v>229</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>258</v>
+        <v>58</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H82" t="s">
-        <v>297</v>
+        <v>454</v>
       </c>
       <c r="I82" t="s">
-        <v>278</v>
+        <v>230</v>
       </c>
       <c r="J82" t="s">
-        <v>298</v>
+        <v>222</v>
       </c>
       <c r="K82" t="s">
-        <v>263</v>
+        <v>223</v>
       </c>
     </row>
     <row r="83" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>286</v>
+        <v>155</v>
       </c>
       <c r="B83" t="s">
-        <v>254</v>
+        <v>217</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>287</v>
+        <v>231</v>
       </c>
       <c r="D83" t="s">
-        <v>288</v>
+        <v>232</v>
       </c>
       <c r="E83" t="s">
-        <v>289</v>
+        <v>233</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>290</v>
+        <v>21</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H83" t="s">
-        <v>291</v>
+        <v>907</v>
       </c>
       <c r="I83" t="s">
-        <v>292</v>
+        <v>234</v>
       </c>
       <c r="J83" t="s">
-        <v>293</v>
+        <v>222</v>
       </c>
       <c r="K83" t="s">
-        <v>263</v>
+        <v>223</v>
       </c>
     </row>
     <row r="84" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>264</v>
+        <v>155</v>
       </c>
       <c r="B84" t="s">
-        <v>254</v>
+        <v>217</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>265</v>
+        <v>235</v>
       </c>
       <c r="D84" t="s">
-        <v>266</v>
+        <v>236</v>
       </c>
       <c r="E84" t="s">
-        <v>267</v>
+        <v>237</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>268</v>
+        <v>238</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>269</v>
+        <v>82</v>
       </c>
       <c r="H84" t="s">
-        <v>270</v>
+        <v>908</v>
       </c>
       <c r="I84" t="s">
-        <v>271</v>
+        <v>239</v>
       </c>
       <c r="J84" t="s">
-        <v>262</v>
+        <v>222</v>
       </c>
       <c r="K84" t="s">
-        <v>263</v>
+        <v>223</v>
       </c>
     </row>
     <row r="85" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>272</v>
+        <v>240</v>
       </c>
       <c r="B85" t="s">
-        <v>254</v>
+        <v>217</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>273</v>
+        <v>241</v>
       </c>
       <c r="D85" t="s">
-        <v>274</v>
+        <v>242</v>
       </c>
       <c r="E85" t="s">
-        <v>275</v>
+        <v>243</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>276</v>
+        <v>58</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>259</v>
+        <v>79</v>
       </c>
       <c r="H85" t="s">
-        <v>277</v>
+        <v>909</v>
       </c>
       <c r="I85" t="s">
-        <v>278</v>
+        <v>244</v>
       </c>
       <c r="J85" t="s">
-        <v>262</v>
+        <v>222</v>
       </c>
       <c r="K85" t="s">
-        <v>263</v>
+        <v>223</v>
       </c>
     </row>
     <row r="86" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>279</v>
+        <v>245</v>
       </c>
       <c r="B86" t="s">
-        <v>254</v>
+        <v>217</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>280</v>
+        <v>246</v>
       </c>
       <c r="D86" t="s">
-        <v>281</v>
+        <v>247</v>
       </c>
       <c r="E86" t="s">
-        <v>282</v>
+        <v>248</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>276</v>
+        <v>80</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>283</v>
+        <v>81</v>
       </c>
       <c r="H86" t="s">
-        <v>284</v>
+        <v>910</v>
       </c>
       <c r="I86" t="s">
-        <v>285</v>
+        <v>249</v>
       </c>
       <c r="J86" t="s">
-        <v>262</v>
+        <v>222</v>
       </c>
       <c r="K86" t="s">
-        <v>263</v>
+        <v>223</v>
       </c>
     </row>
     <row r="87" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>95</v>
+        <v>205</v>
       </c>
       <c r="B87" t="s">
-        <v>254</v>
+        <v>217</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="D87" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="E87" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>258</v>
+        <v>20</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>259</v>
+        <v>80</v>
       </c>
       <c r="H87" t="s">
-        <v>260</v>
+        <v>911</v>
       </c>
       <c r="I87" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="J87" t="s">
-        <v>262</v>
+        <v>222</v>
       </c>
       <c r="K87" t="s">
-        <v>263</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>102</v>
+        <v>140</v>
       </c>
       <c r="B88" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="D88" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="E88" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>58</v>
+        <v>258</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H88" t="s">
-        <v>912</v>
+        <v>297</v>
       </c>
       <c r="I88" t="s">
-        <v>303</v>
+        <v>278</v>
       </c>
       <c r="J88" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="K88" t="s">
-        <v>373</v>
+        <v>263</v>
       </c>
     </row>
     <row r="89" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
       <c r="B89" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="D89" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="E89" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>90</v>
+        <v>290</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>112</v>
+        <v>79</v>
       </c>
       <c r="H89" t="s">
-        <v>913</v>
+        <v>291</v>
       </c>
       <c r="I89" t="s">
-        <v>308</v>
+        <v>292</v>
       </c>
       <c r="J89" t="s">
-        <v>309</v>
+        <v>293</v>
       </c>
       <c r="K89" t="s">
-        <v>373</v>
+        <v>263</v>
       </c>
     </row>
     <row r="90" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>310</v>
+        <v>264</v>
       </c>
       <c r="B90" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>311</v>
+        <v>265</v>
       </c>
       <c r="D90" t="s">
-        <v>312</v>
+        <v>266</v>
       </c>
       <c r="E90" t="s">
-        <v>313</v>
+        <v>267</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>58</v>
+        <v>268</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>80</v>
+        <v>269</v>
       </c>
       <c r="H90" t="s">
-        <v>914</v>
+        <v>270</v>
       </c>
       <c r="I90" t="s">
-        <v>314</v>
+        <v>271</v>
       </c>
       <c r="J90" t="s">
-        <v>315</v>
+        <v>262</v>
       </c>
       <c r="K90" t="s">
-        <v>373</v>
+        <v>263</v>
       </c>
     </row>
     <row r="91" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>316</v>
+        <v>272</v>
       </c>
       <c r="B91" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>317</v>
+        <v>273</v>
       </c>
       <c r="D91" t="s">
-        <v>318</v>
+        <v>274</v>
       </c>
       <c r="E91" t="s">
-        <v>319</v>
+        <v>275</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>58</v>
+        <v>276</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>80</v>
+        <v>259</v>
       </c>
       <c r="H91" t="s">
-        <v>915</v>
+        <v>277</v>
       </c>
       <c r="I91" t="s">
-        <v>320</v>
+        <v>278</v>
       </c>
       <c r="J91" t="s">
-        <v>321</v>
+        <v>262</v>
       </c>
       <c r="K91" t="s">
-        <v>373</v>
+        <v>263</v>
       </c>
     </row>
     <row r="92" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="B92" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>322</v>
+        <v>280</v>
       </c>
       <c r="D92" t="s">
-        <v>323</v>
+        <v>281</v>
       </c>
       <c r="E92" t="s">
-        <v>324</v>
+        <v>282</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>58</v>
+        <v>276</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="H92" t="s">
-        <v>916</v>
+        <v>284</v>
       </c>
       <c r="I92" t="s">
-        <v>325</v>
+        <v>285</v>
       </c>
       <c r="J92" t="s">
-        <v>326</v>
+        <v>262</v>
       </c>
       <c r="K92" t="s">
-        <v>373</v>
+        <v>263</v>
       </c>
     </row>
     <row r="93" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>327</v>
+        <v>95</v>
       </c>
       <c r="B93" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>328</v>
+        <v>255</v>
       </c>
       <c r="D93" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="E93" t="s">
-        <v>329</v>
+        <v>257</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>90</v>
+        <v>258</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>112</v>
+        <v>259</v>
       </c>
       <c r="H93" t="s">
-        <v>917</v>
+        <v>260</v>
       </c>
       <c r="I93" t="s">
-        <v>330</v>
+        <v>261</v>
       </c>
       <c r="J93" t="s">
-        <v>331</v>
+        <v>262</v>
       </c>
       <c r="K93" t="s">
-        <v>373</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>200</v>
+        <v>102</v>
       </c>
       <c r="B94" t="s">
         <v>299</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>332</v>
+        <v>300</v>
       </c>
       <c r="D94" t="s">
-        <v>333</v>
+        <v>301</v>
       </c>
       <c r="E94" t="s">
-        <v>334</v>
+        <v>302</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="H94" t="s">
-        <v>918</v>
+        <v>912</v>
       </c>
       <c r="I94" t="s">
-        <v>335</v>
+        <v>303</v>
       </c>
       <c r="J94" t="s">
-        <v>336</v>
+        <v>304</v>
       </c>
       <c r="K94" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="95" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>95</v>
+        <v>264</v>
       </c>
       <c r="B95" t="s">
         <v>299</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>337</v>
+        <v>305</v>
       </c>
       <c r="D95" t="s">
-        <v>338</v>
+        <v>306</v>
       </c>
       <c r="E95" t="s">
-        <v>339</v>
+        <v>307</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="H95" t="s">
-        <v>919</v>
+        <v>913</v>
       </c>
       <c r="I95" t="s">
-        <v>340</v>
+        <v>308</v>
       </c>
       <c r="J95" t="s">
-        <v>341</v>
+        <v>309</v>
       </c>
       <c r="K95" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="96" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>200</v>
+        <v>310</v>
       </c>
       <c r="B96" t="s">
         <v>299</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>342</v>
+        <v>311</v>
       </c>
       <c r="D96" t="s">
-        <v>343</v>
+        <v>312</v>
       </c>
       <c r="E96" t="s">
-        <v>344</v>
+        <v>313</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H96" t="s">
-        <v>920</v>
+        <v>914</v>
       </c>
       <c r="I96" t="s">
-        <v>345</v>
+        <v>314</v>
       </c>
       <c r="J96" t="s">
-        <v>346</v>
+        <v>315</v>
       </c>
       <c r="K96" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="97" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>205</v>
+        <v>316</v>
       </c>
       <c r="B97" t="s">
         <v>299</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>347</v>
+        <v>317</v>
       </c>
       <c r="D97" t="s">
-        <v>348</v>
+        <v>318</v>
       </c>
       <c r="E97" t="s">
-        <v>344</v>
+        <v>319</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="H97" t="s">
-        <v>921</v>
+        <v>915</v>
       </c>
       <c r="I97" t="s">
-        <v>349</v>
+        <v>320</v>
       </c>
       <c r="J97" t="s">
-        <v>350</v>
+        <v>321</v>
       </c>
       <c r="K97" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="98" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>351</v>
+        <v>264</v>
       </c>
       <c r="B98" t="s">
         <v>299</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>352</v>
+        <v>322</v>
       </c>
       <c r="D98" t="s">
-        <v>353</v>
+        <v>323</v>
       </c>
       <c r="E98" t="s">
-        <v>354</v>
+        <v>324</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H98" t="s">
-        <v>922</v>
+        <v>916</v>
       </c>
       <c r="I98" t="s">
-        <v>355</v>
+        <v>325</v>
       </c>
       <c r="J98" t="s">
-        <v>356</v>
+        <v>326</v>
       </c>
       <c r="K98" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="99" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>155</v>
+        <v>327</v>
       </c>
       <c r="B99" t="s">
         <v>299</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>357</v>
+        <v>328</v>
       </c>
       <c r="D99" t="s">
-        <v>358</v>
+        <v>274</v>
       </c>
       <c r="E99" t="s">
-        <v>359</v>
+        <v>329</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="H99" t="s">
-        <v>905</v>
+        <v>917</v>
       </c>
       <c r="I99" t="s">
-        <v>360</v>
+        <v>330</v>
       </c>
       <c r="J99" t="s">
-        <v>361</v>
+        <v>331</v>
       </c>
       <c r="K99" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="100" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>362</v>
+        <v>200</v>
       </c>
       <c r="B100" t="s">
         <v>299</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>363</v>
+        <v>332</v>
       </c>
       <c r="D100" t="s">
-        <v>364</v>
+        <v>333</v>
       </c>
       <c r="E100" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H100" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="I100" t="s">
-        <v>366</v>
+        <v>335</v>
       </c>
       <c r="J100" t="s">
-        <v>367</v>
+        <v>336</v>
       </c>
       <c r="K100" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="101" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>140</v>
+        <v>95</v>
       </c>
       <c r="B101" t="s">
         <v>299</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>368</v>
+        <v>337</v>
       </c>
       <c r="D101" t="s">
-        <v>369</v>
+        <v>338</v>
       </c>
       <c r="E101" t="s">
-        <v>370</v>
+        <v>339</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H101" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="I101" t="s">
-        <v>371</v>
+        <v>340</v>
       </c>
       <c r="J101" t="s">
-        <v>372</v>
+        <v>341</v>
       </c>
       <c r="K101" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="102" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>391</v>
+        <v>200</v>
       </c>
       <c r="B102" t="s">
-        <v>374</v>
+        <v>299</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>392</v>
+        <v>342</v>
       </c>
       <c r="D102" t="s">
-        <v>393</v>
+        <v>343</v>
       </c>
       <c r="E102" t="s">
-        <v>394</v>
+        <v>344</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>395</v>
+        <v>79</v>
       </c>
       <c r="H102" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
       <c r="I102" t="s">
-        <v>391</v>
+        <v>345</v>
       </c>
       <c r="J102" t="s">
-        <v>396</v>
+        <v>346</v>
       </c>
       <c r="K102" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
     </row>
     <row r="103" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>381</v>
+        <v>205</v>
       </c>
       <c r="B103" t="s">
-        <v>374</v>
+        <v>299</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>382</v>
+        <v>347</v>
       </c>
       <c r="D103" t="s">
-        <v>383</v>
+        <v>348</v>
       </c>
       <c r="E103" t="s">
-        <v>377</v>
+        <v>344</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="H103" t="s">
-        <v>897</v>
+        <v>921</v>
       </c>
       <c r="I103" t="s">
-        <v>384</v>
+        <v>349</v>
       </c>
       <c r="J103" t="s">
-        <v>385</v>
+        <v>350</v>
       </c>
       <c r="K103" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
     </row>
     <row r="104" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="B104" t="s">
-        <v>374</v>
+        <v>299</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>287</v>
+        <v>352</v>
       </c>
       <c r="D104" t="s">
-        <v>288</v>
+        <v>353</v>
       </c>
       <c r="E104" t="s">
-        <v>415</v>
+        <v>354</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H104" t="s">
-        <v>928</v>
+        <v>922</v>
       </c>
       <c r="I104" t="s">
-        <v>416</v>
+        <v>355</v>
       </c>
       <c r="J104" t="s">
-        <v>417</v>
+        <v>356</v>
       </c>
       <c r="K104" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
     </row>
     <row r="105" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>200</v>
+        <v>155</v>
       </c>
       <c r="B105" t="s">
-        <v>374</v>
+        <v>299</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>375</v>
+        <v>357</v>
       </c>
       <c r="D105" t="s">
-        <v>376</v>
+        <v>358</v>
       </c>
       <c r="E105" t="s">
-        <v>377</v>
+        <v>359</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H105" t="s">
-        <v>925</v>
+        <v>905</v>
       </c>
       <c r="I105" t="s">
-        <v>378</v>
+        <v>360</v>
       </c>
       <c r="J105" t="s">
-        <v>379</v>
+        <v>361</v>
       </c>
       <c r="K105" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
     </row>
     <row r="106" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>407</v>
+        <v>362</v>
       </c>
       <c r="B106" t="s">
-        <v>374</v>
+        <v>299</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>408</v>
+        <v>363</v>
       </c>
       <c r="D106" t="s">
-        <v>409</v>
+        <v>364</v>
       </c>
       <c r="E106" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H106" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="I106" t="s">
-        <v>407</v>
+        <v>366</v>
       </c>
       <c r="J106" t="s">
-        <v>410</v>
+        <v>367</v>
       </c>
       <c r="K106" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
     </row>
     <row r="107" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>386</v>
+        <v>140</v>
       </c>
       <c r="B107" t="s">
-        <v>374</v>
+        <v>299</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>387</v>
+        <v>368</v>
       </c>
       <c r="D107" t="s">
-        <v>388</v>
+        <v>369</v>
       </c>
       <c r="E107" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="H107" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="I107" t="s">
-        <v>389</v>
+        <v>371</v>
       </c>
       <c r="J107" t="s">
-        <v>390</v>
+        <v>372</v>
       </c>
       <c r="K107" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
     </row>
     <row r="108" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>418</v>
+        <v>391</v>
       </c>
       <c r="B108" t="s">
         <v>374</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>419</v>
+        <v>392</v>
       </c>
       <c r="D108" t="s">
-        <v>420</v>
+        <v>393</v>
       </c>
       <c r="E108" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>81</v>
+        <v>395</v>
       </c>
       <c r="H108" t="s">
-        <v>929</v>
+        <v>914</v>
       </c>
       <c r="I108" t="s">
-        <v>421</v>
+        <v>391</v>
       </c>
       <c r="J108" t="s">
-        <v>422</v>
+        <v>396</v>
       </c>
       <c r="K108" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="109" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>381</v>
       </c>
       <c r="B109" t="s">
         <v>374</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>411</v>
+        <v>382</v>
       </c>
       <c r="D109" t="s">
-        <v>412</v>
+        <v>383</v>
       </c>
       <c r="E109" t="s">
-        <v>413</v>
+        <v>377</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="H109" t="s">
-        <v>512</v>
+        <v>897</v>
       </c>
       <c r="I109" t="s">
         <v>384</v>
       </c>
       <c r="J109" t="s">
-        <v>414</v>
+        <v>385</v>
       </c>
       <c r="K109" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="110" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>402</v>
+        <v>362</v>
       </c>
       <c r="B110" t="s">
         <v>374</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>403</v>
+        <v>287</v>
       </c>
       <c r="D110" t="s">
-        <v>404</v>
+        <v>288</v>
       </c>
       <c r="E110" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>138</v>
+        <v>79</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="H110" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="I110" t="s">
-        <v>402</v>
+        <v>416</v>
       </c>
       <c r="J110" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="K110" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="111" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>397</v>
+        <v>200</v>
       </c>
       <c r="B111" t="s">
         <v>374</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>398</v>
+        <v>375</v>
       </c>
       <c r="D111" t="s">
-        <v>399</v>
+        <v>376</v>
       </c>
       <c r="E111" t="s">
-        <v>400</v>
+        <v>377</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>149</v>
+        <v>80</v>
       </c>
       <c r="H111" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="I111" t="s">
-        <v>397</v>
+        <v>378</v>
       </c>
       <c r="J111" t="s">
-        <v>401</v>
+        <v>379</v>
       </c>
       <c r="K111" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="112" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>85</v>
+        <v>407</v>
       </c>
       <c r="B112" t="s">
-        <v>423</v>
+        <v>374</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>424</v>
+        <v>408</v>
       </c>
       <c r="D112" t="s">
-        <v>425</v>
+        <v>409</v>
       </c>
       <c r="E112" t="s">
-        <v>426</v>
+        <v>377</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="H112" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="I112" t="s">
-        <v>427</v>
+        <v>407</v>
       </c>
       <c r="J112" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
       <c r="K112" t="s">
-        <v>429</v>
+        <v>380</v>
       </c>
     </row>
     <row r="113" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>155</v>
+        <v>386</v>
       </c>
       <c r="B113" t="s">
-        <v>423</v>
+        <v>374</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>430</v>
+        <v>387</v>
       </c>
       <c r="D113" t="s">
-        <v>431</v>
+        <v>388</v>
       </c>
       <c r="E113" t="s">
-        <v>432</v>
+        <v>377</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="H113" t="s">
-        <v>905</v>
+        <v>925</v>
       </c>
       <c r="I113" t="s">
-        <v>433</v>
+        <v>389</v>
       </c>
       <c r="J113" t="s">
-        <v>434</v>
+        <v>390</v>
       </c>
       <c r="K113" t="s">
-        <v>429</v>
+        <v>380</v>
       </c>
     </row>
     <row r="114" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>493</v>
+        <v>418</v>
       </c>
       <c r="B114" t="s">
-        <v>423</v>
+        <v>374</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>494</v>
+        <v>419</v>
       </c>
       <c r="D114" t="s">
-        <v>495</v>
+        <v>420</v>
       </c>
       <c r="E114" t="s">
-        <v>496</v>
+        <v>377</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H114" t="s">
-        <v>497</v>
+        <v>929</v>
       </c>
       <c r="I114" t="s">
-        <v>498</v>
+        <v>421</v>
       </c>
       <c r="J114" t="s">
-        <v>499</v>
+        <v>422</v>
       </c>
       <c r="K114" t="s">
-        <v>429</v>
+        <v>380</v>
       </c>
     </row>
     <row r="115" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>264</v>
+        <v>381</v>
       </c>
       <c r="B115" t="s">
-        <v>423</v>
+        <v>374</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>475</v>
+        <v>411</v>
       </c>
       <c r="D115" t="s">
-        <v>476</v>
+        <v>412</v>
       </c>
       <c r="E115" t="s">
-        <v>477</v>
+        <v>413</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="H115" t="s">
-        <v>933</v>
+        <v>512</v>
       </c>
       <c r="I115" t="s">
-        <v>478</v>
+        <v>384</v>
       </c>
       <c r="J115" t="s">
-        <v>479</v>
+        <v>414</v>
       </c>
       <c r="K115" t="s">
-        <v>429</v>
+        <v>380</v>
       </c>
     </row>
     <row r="116" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>95</v>
+        <v>402</v>
       </c>
       <c r="B116" t="s">
-        <v>423</v>
+        <v>374</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>435</v>
+        <v>403</v>
       </c>
       <c r="D116" t="s">
-        <v>436</v>
+        <v>404</v>
       </c>
       <c r="E116" t="s">
-        <v>437</v>
+        <v>405</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="H116" t="s">
-        <v>931</v>
+        <v>898</v>
       </c>
       <c r="I116" t="s">
-        <v>438</v>
+        <v>402</v>
       </c>
       <c r="J116" t="s">
-        <v>439</v>
+        <v>406</v>
       </c>
       <c r="K116" t="s">
-        <v>429</v>
+        <v>380</v>
       </c>
     </row>
     <row r="117" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>155</v>
+        <v>397</v>
       </c>
       <c r="B117" t="s">
-        <v>423</v>
+        <v>374</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>440</v>
+        <v>398</v>
       </c>
       <c r="D117" t="s">
-        <v>441</v>
+        <v>399</v>
       </c>
       <c r="E117" t="s">
-        <v>442</v>
+        <v>400</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>83</v>
+        <v>149</v>
       </c>
       <c r="H117" t="s">
-        <v>932</v>
+        <v>926</v>
       </c>
       <c r="I117" t="s">
-        <v>443</v>
+        <v>397</v>
       </c>
       <c r="J117" t="s">
-        <v>444</v>
+        <v>401</v>
       </c>
       <c r="K117" t="s">
-        <v>429</v>
+        <v>380</v>
       </c>
     </row>
     <row r="118" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>468</v>
+        <v>85</v>
       </c>
       <c r="B118" t="s">
         <v>423</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>469</v>
+        <v>424</v>
       </c>
       <c r="D118" t="s">
-        <v>470</v>
+        <v>425</v>
       </c>
       <c r="E118" t="s">
-        <v>471</v>
+        <v>426</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="H118" t="s">
-        <v>472</v>
+        <v>930</v>
       </c>
       <c r="I118" t="s">
-        <v>473</v>
+        <v>427</v>
       </c>
       <c r="J118" t="s">
-        <v>474</v>
+        <v>428</v>
       </c>
       <c r="K118" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="119" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>155</v>
       </c>
       <c r="B119" t="s">
         <v>423</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>500</v>
+        <v>430</v>
       </c>
       <c r="D119" t="s">
-        <v>501</v>
+        <v>431</v>
       </c>
       <c r="E119" t="s">
-        <v>502</v>
+        <v>432</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="H119" t="s">
-        <v>503</v>
+        <v>905</v>
       </c>
       <c r="I119" t="s">
-        <v>504</v>
+        <v>433</v>
       </c>
       <c r="J119" t="s">
-        <v>505</v>
+        <v>434</v>
       </c>
       <c r="K119" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="120" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>245</v>
+        <v>493</v>
       </c>
       <c r="B120" t="s">
         <v>423</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>445</v>
+        <v>494</v>
       </c>
       <c r="D120" t="s">
-        <v>446</v>
+        <v>495</v>
       </c>
       <c r="E120" t="s">
-        <v>447</v>
+        <v>496</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>90</v>
+        <v>138</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H120" t="s">
-        <v>448</v>
+        <v>497</v>
       </c>
       <c r="I120" t="s">
-        <v>449</v>
+        <v>498</v>
       </c>
       <c r="J120" t="s">
-        <v>450</v>
+        <v>499</v>
       </c>
       <c r="K120" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="121" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>140</v>
+        <v>264</v>
       </c>
       <c r="B121" t="s">
         <v>423</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>509</v>
+        <v>475</v>
       </c>
       <c r="D121" t="s">
-        <v>510</v>
+        <v>476</v>
       </c>
       <c r="E121" t="s">
-        <v>511</v>
+        <v>477</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H121" t="s">
-        <v>512</v>
+        <v>933</v>
       </c>
       <c r="I121" t="s">
-        <v>144</v>
+        <v>478</v>
       </c>
       <c r="J121" t="s">
-        <v>513</v>
+        <v>479</v>
       </c>
       <c r="K121" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="122" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>155</v>
+        <v>95</v>
       </c>
       <c r="B122" t="s">
         <v>423</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>480</v>
+        <v>435</v>
       </c>
       <c r="D122" t="s">
-        <v>481</v>
+        <v>436</v>
       </c>
       <c r="E122" t="s">
-        <v>477</v>
+        <v>437</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>21</v>
+        <v>138</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="H122" t="s">
-        <v>482</v>
+        <v>931</v>
       </c>
       <c r="I122" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="J122" t="s">
-        <v>483</v>
+        <v>439</v>
       </c>
       <c r="K122" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="123" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>155</v>
       </c>
       <c r="B123" t="s">
         <v>423</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>506</v>
+        <v>440</v>
       </c>
       <c r="D123" t="s">
-        <v>507</v>
+        <v>441</v>
       </c>
       <c r="E123" t="s">
-        <v>502</v>
+        <v>442</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="H123" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="I123" t="s">
-        <v>239</v>
+        <v>443</v>
       </c>
       <c r="J123" t="s">
-        <v>508</v>
+        <v>444</v>
       </c>
       <c r="K123" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="124" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>224</v>
+        <v>468</v>
       </c>
       <c r="B124" t="s">
         <v>423</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>451</v>
+        <v>469</v>
       </c>
       <c r="D124" t="s">
-        <v>452</v>
+        <v>470</v>
       </c>
       <c r="E124" t="s">
-        <v>453</v>
+        <v>471</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="H124" t="s">
-        <v>454</v>
+        <v>472</v>
       </c>
       <c r="I124" t="s">
-        <v>455</v>
+        <v>473</v>
       </c>
       <c r="J124" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="K124" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="125" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>362</v>
+        <v>155</v>
       </c>
       <c r="B125" t="s">
         <v>423</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>489</v>
+        <v>500</v>
       </c>
       <c r="D125" t="s">
-        <v>191</v>
+        <v>501</v>
       </c>
       <c r="E125" t="s">
-        <v>464</v>
+        <v>502</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H125" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="I125" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
       <c r="J125" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
       <c r="K125" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="126" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>134</v>
+        <v>245</v>
       </c>
       <c r="B126" t="s">
         <v>423</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>484</v>
+        <v>445</v>
       </c>
       <c r="D126" t="s">
-        <v>485</v>
+        <v>446</v>
       </c>
       <c r="E126" t="s">
-        <v>486</v>
+        <v>447</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H126" t="s">
-        <v>487</v>
+        <v>448</v>
       </c>
       <c r="I126" t="s">
-        <v>172</v>
+        <v>449</v>
       </c>
       <c r="J126" t="s">
-        <v>488</v>
+        <v>450</v>
       </c>
       <c r="K126" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="127" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>173</v>
+        <v>140</v>
       </c>
       <c r="B127" t="s">
         <v>423</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>457</v>
+        <v>509</v>
       </c>
       <c r="D127" t="s">
-        <v>458</v>
+        <v>510</v>
       </c>
       <c r="E127" t="s">
-        <v>432</v>
+        <v>511</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H127" t="s">
-        <v>459</v>
+        <v>512</v>
       </c>
       <c r="I127" t="s">
-        <v>460</v>
+        <v>144</v>
       </c>
       <c r="J127" t="s">
-        <v>461</v>
+        <v>513</v>
       </c>
       <c r="K127" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="128" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>362</v>
+        <v>155</v>
       </c>
       <c r="B128" t="s">
         <v>423</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>462</v>
+        <v>480</v>
       </c>
       <c r="D128" t="s">
-        <v>463</v>
+        <v>481</v>
       </c>
       <c r="E128" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H128" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="I128" t="s">
-        <v>466</v>
+        <v>443</v>
       </c>
       <c r="J128" t="s">
-        <v>467</v>
+        <v>483</v>
       </c>
       <c r="K128" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="129" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="B129" t="s">
-        <v>54</v>
+        <v>423</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>55</v>
+        <v>506</v>
       </c>
       <c r="D129" t="s">
-        <v>56</v>
+        <v>507</v>
       </c>
       <c r="E129" t="s">
-        <v>57</v>
+        <v>502</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="H129" t="s">
-        <v>882</v>
+        <v>934</v>
       </c>
       <c r="I129" t="s">
-        <v>59</v>
+        <v>239</v>
       </c>
       <c r="J129" t="s">
-        <v>28</v>
+        <v>508</v>
       </c>
       <c r="K129" t="s">
-        <v>84</v>
+        <v>429</v>
       </c>
     </row>
     <row r="130" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>173</v>
+        <v>224</v>
       </c>
       <c r="B130" t="s">
-        <v>1107</v>
+        <v>423</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>1108</v>
+        <v>451</v>
       </c>
       <c r="D130" t="s">
-        <v>1109</v>
+        <v>452</v>
       </c>
       <c r="E130" t="s">
-        <v>1110</v>
+        <v>453</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>395</v>
+        <v>90</v>
       </c>
       <c r="H130" t="s">
-        <v>991</v>
+        <v>454</v>
       </c>
       <c r="I130" t="s">
-        <v>1111</v>
+        <v>455</v>
       </c>
       <c r="J130" t="s">
-        <v>1112</v>
+        <v>456</v>
       </c>
       <c r="K130" t="s">
-        <v>1118</v>
+        <v>429</v>
       </c>
     </row>
     <row r="131" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>669</v>
+        <v>362</v>
       </c>
       <c r="B131" t="s">
-        <v>1107</v>
+        <v>423</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>1113</v>
+        <v>489</v>
       </c>
       <c r="D131" t="s">
-        <v>1114</v>
+        <v>191</v>
       </c>
       <c r="E131" t="s">
-        <v>1115</v>
+        <v>464</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>395</v>
+        <v>80</v>
       </c>
       <c r="H131" t="s">
-        <v>901</v>
+        <v>490</v>
       </c>
       <c r="I131" t="s">
-        <v>1116</v>
+        <v>491</v>
       </c>
       <c r="J131" t="s">
-        <v>1117</v>
+        <v>492</v>
       </c>
       <c r="K131" t="s">
-        <v>1118</v>
+        <v>429</v>
       </c>
     </row>
     <row r="132" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>514</v>
+        <v>134</v>
       </c>
       <c r="B132" t="s">
-        <v>515</v>
+        <v>423</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>516</v>
+        <v>484</v>
       </c>
       <c r="D132" t="s">
-        <v>517</v>
+        <v>485</v>
       </c>
       <c r="E132" t="s">
-        <v>518</v>
+        <v>486</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>112</v>
+        <v>78</v>
       </c>
       <c r="H132" t="s">
-        <v>891</v>
+        <v>487</v>
       </c>
       <c r="I132" t="s">
-        <v>519</v>
+        <v>172</v>
       </c>
       <c r="J132" t="s">
-        <v>520</v>
+        <v>488</v>
       </c>
       <c r="K132" t="s">
-        <v>563</v>
+        <v>429</v>
       </c>
     </row>
     <row r="133" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>102</v>
+        <v>173</v>
       </c>
       <c r="B133" t="s">
-        <v>515</v>
+        <v>423</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>521</v>
+        <v>457</v>
       </c>
       <c r="D133" t="s">
-        <v>522</v>
+        <v>458</v>
       </c>
       <c r="E133" t="s">
-        <v>518</v>
+        <v>432</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>112</v>
+        <v>79</v>
       </c>
       <c r="H133" t="s">
-        <v>935</v>
+        <v>459</v>
       </c>
       <c r="I133" t="s">
-        <v>523</v>
+        <v>460</v>
       </c>
       <c r="J133" t="s">
-        <v>524</v>
+        <v>461</v>
       </c>
       <c r="K133" t="s">
-        <v>563</v>
+        <v>429</v>
       </c>
     </row>
     <row r="134" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>102</v>
+        <v>362</v>
       </c>
       <c r="B134" t="s">
-        <v>515</v>
+        <v>423</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>525</v>
+        <v>462</v>
       </c>
       <c r="D134" t="s">
-        <v>526</v>
+        <v>463</v>
       </c>
       <c r="E134" t="s">
-        <v>518</v>
+        <v>464</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>20</v>
+        <v>79</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H134" t="s">
-        <v>936</v>
+        <v>465</v>
       </c>
       <c r="I134" t="s">
-        <v>527</v>
+        <v>466</v>
       </c>
       <c r="J134" t="s">
-        <v>528</v>
+        <v>467</v>
       </c>
       <c r="K134" t="s">
-        <v>563</v>
+        <v>429</v>
       </c>
     </row>
     <row r="135" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>212</v>
+        <v>53</v>
       </c>
       <c r="B135" t="s">
-        <v>515</v>
+        <v>54</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>529</v>
+        <v>55</v>
       </c>
       <c r="D135" t="s">
-        <v>530</v>
+        <v>56</v>
       </c>
       <c r="E135" t="s">
-        <v>531</v>
+        <v>57</v>
       </c>
       <c r="F135" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G135" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H135" t="s">
-        <v>937</v>
+        <v>882</v>
       </c>
       <c r="I135" t="s">
-        <v>532</v>
+        <v>59</v>
       </c>
       <c r="J135" t="s">
-        <v>533</v>
+        <v>28</v>
       </c>
       <c r="K135" t="s">
-        <v>563</v>
+        <v>84</v>
       </c>
     </row>
     <row r="136" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>316</v>
+        <v>173</v>
       </c>
       <c r="B136" t="s">
-        <v>515</v>
+        <v>1105</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>534</v>
+        <v>1106</v>
       </c>
       <c r="D136" t="s">
-        <v>175</v>
+        <v>1107</v>
       </c>
       <c r="E136" t="s">
-        <v>518</v>
+        <v>1108</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>80</v>
+        <v>395</v>
       </c>
       <c r="H136" t="s">
-        <v>938</v>
+        <v>991</v>
       </c>
       <c r="I136" t="s">
-        <v>535</v>
+        <v>1109</v>
       </c>
       <c r="J136" t="s">
-        <v>536</v>
+        <v>1110</v>
       </c>
       <c r="K136" t="s">
-        <v>563</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="137" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>537</v>
+        <v>669</v>
       </c>
       <c r="B137" t="s">
-        <v>515</v>
+        <v>1105</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>538</v>
+        <v>1111</v>
       </c>
       <c r="D137" t="s">
-        <v>539</v>
+        <v>1112</v>
       </c>
       <c r="E137" t="s">
-        <v>540</v>
+        <v>1113</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>112</v>
+        <v>395</v>
       </c>
       <c r="H137" t="s">
-        <v>939</v>
+        <v>901</v>
       </c>
       <c r="I137" t="s">
-        <v>541</v>
+        <v>1114</v>
       </c>
       <c r="J137" t="s">
-        <v>542</v>
+        <v>1115</v>
       </c>
       <c r="K137" t="s">
-        <v>563</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="138" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>240</v>
+        <v>514</v>
       </c>
       <c r="B138" t="s">
         <v>515</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>543</v>
+        <v>516</v>
       </c>
       <c r="D138" t="s">
-        <v>141</v>
+        <v>517</v>
       </c>
       <c r="E138" t="s">
-        <v>531</v>
+        <v>518</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>149</v>
+        <v>112</v>
       </c>
       <c r="H138" t="s">
-        <v>940</v>
+        <v>891</v>
       </c>
       <c r="I138" t="s">
-        <v>544</v>
+        <v>519</v>
       </c>
       <c r="J138" t="s">
-        <v>545</v>
+        <v>520</v>
       </c>
       <c r="K138" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="139" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>186</v>
+        <v>102</v>
       </c>
       <c r="B139" t="s">
         <v>515</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>546</v>
+        <v>521</v>
       </c>
       <c r="D139" t="s">
-        <v>547</v>
+        <v>522</v>
       </c>
       <c r="E139" t="s">
-        <v>548</v>
+        <v>518</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="H139" t="s">
-        <v>941</v>
+        <v>935</v>
       </c>
       <c r="I139" t="s">
-        <v>549</v>
+        <v>523</v>
       </c>
       <c r="J139" t="s">
-        <v>550</v>
+        <v>524</v>
       </c>
       <c r="K139" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="140" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>551</v>
+        <v>102</v>
       </c>
       <c r="B140" t="s">
         <v>515</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>552</v>
+        <v>525</v>
       </c>
       <c r="D140" t="s">
-        <v>553</v>
+        <v>526</v>
       </c>
       <c r="E140" t="s">
         <v>518</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="H140" t="s">
-        <v>448</v>
+        <v>936</v>
       </c>
       <c r="I140" t="s">
-        <v>554</v>
+        <v>527</v>
       </c>
       <c r="J140" t="s">
-        <v>555</v>
+        <v>528</v>
       </c>
       <c r="K140" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="141" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="B141" t="s">
         <v>515</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>556</v>
+        <v>529</v>
       </c>
       <c r="D141" t="s">
-        <v>393</v>
+        <v>530</v>
       </c>
       <c r="E141" t="s">
         <v>531</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>112</v>
+        <v>149</v>
       </c>
       <c r="H141" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="I141" t="s">
-        <v>557</v>
+        <v>532</v>
       </c>
       <c r="J141" t="s">
-        <v>558</v>
+        <v>533</v>
       </c>
       <c r="K141" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="142" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>10</v>
+        <v>316</v>
       </c>
       <c r="B142" t="s">
         <v>515</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>559</v>
+        <v>534</v>
       </c>
       <c r="D142" t="s">
-        <v>560</v>
+        <v>175</v>
       </c>
       <c r="E142" t="s">
         <v>518</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H142" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="I142" t="s">
-        <v>561</v>
+        <v>535</v>
       </c>
       <c r="J142" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="K142" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="143" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>173</v>
+        <v>537</v>
       </c>
       <c r="B143" t="s">
-        <v>564</v>
+        <v>515</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>572</v>
+        <v>538</v>
       </c>
       <c r="D143" t="s">
-        <v>573</v>
+        <v>539</v>
       </c>
       <c r="E143" t="s">
-        <v>574</v>
+        <v>540</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="H143" t="s">
-        <v>945</v>
+        <v>939</v>
       </c>
       <c r="I143" t="s">
-        <v>575</v>
+        <v>541</v>
       </c>
       <c r="J143" t="s">
-        <v>570</v>
+        <v>542</v>
       </c>
       <c r="K143" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
     </row>
     <row r="144" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>381</v>
+        <v>240</v>
       </c>
       <c r="B144" t="s">
-        <v>564</v>
+        <v>515</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>587</v>
+        <v>543</v>
       </c>
       <c r="D144" t="s">
-        <v>588</v>
+        <v>141</v>
       </c>
       <c r="E144" t="s">
-        <v>589</v>
+        <v>531</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>80</v>
+        <v>149</v>
       </c>
       <c r="H144" t="s">
-        <v>949</v>
+        <v>940</v>
       </c>
       <c r="I144" t="s">
-        <v>590</v>
+        <v>544</v>
       </c>
       <c r="J144" t="s">
-        <v>570</v>
+        <v>545</v>
       </c>
       <c r="K144" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
     </row>
     <row r="145" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>582</v>
+        <v>186</v>
       </c>
       <c r="B145" t="s">
-        <v>564</v>
+        <v>515</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>583</v>
+        <v>546</v>
       </c>
       <c r="D145" t="s">
-        <v>584</v>
+        <v>547</v>
       </c>
       <c r="E145" t="s">
-        <v>585</v>
+        <v>548</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H145" t="s">
-        <v>948</v>
+        <v>941</v>
       </c>
       <c r="I145" t="s">
-        <v>586</v>
+        <v>549</v>
       </c>
       <c r="J145" t="s">
-        <v>570</v>
+        <v>550</v>
       </c>
       <c r="K145" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
     </row>
     <row r="146" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>565</v>
+        <v>551</v>
       </c>
       <c r="B146" t="s">
-        <v>564</v>
+        <v>515</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>566</v>
+        <v>552</v>
       </c>
       <c r="D146" t="s">
-        <v>567</v>
+        <v>553</v>
       </c>
       <c r="E146" t="s">
-        <v>568</v>
+        <v>518</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="H146" t="s">
-        <v>944</v>
+        <v>448</v>
       </c>
       <c r="I146" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
       <c r="J146" t="s">
-        <v>570</v>
+        <v>555</v>
       </c>
       <c r="K146" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
     </row>
     <row r="147" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>310</v>
+        <v>205</v>
       </c>
       <c r="B147" t="s">
-        <v>564</v>
+        <v>515</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>596</v>
+        <v>556</v>
       </c>
       <c r="D147" t="s">
-        <v>597</v>
+        <v>393</v>
       </c>
       <c r="E147" t="s">
-        <v>598</v>
+        <v>531</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="H147" t="s">
-        <v>99</v>
+        <v>942</v>
       </c>
       <c r="I147" t="s">
-        <v>599</v>
+        <v>557</v>
       </c>
       <c r="J147" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="K147" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
     </row>
     <row r="148" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="B148" t="s">
-        <v>564</v>
+        <v>515</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>604</v>
+        <v>559</v>
       </c>
       <c r="D148" t="s">
-        <v>605</v>
+        <v>560</v>
       </c>
       <c r="E148" t="s">
-        <v>606</v>
+        <v>518</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>90</v>
+        <v>138</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>112</v>
+        <v>79</v>
       </c>
       <c r="H148" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="I148" t="s">
-        <v>607</v>
+        <v>561</v>
       </c>
       <c r="J148" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="K148" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
     </row>
     <row r="149" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>591</v>
+        <v>173</v>
       </c>
       <c r="B149" t="s">
         <v>564</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>592</v>
+        <v>572</v>
       </c>
       <c r="D149" t="s">
-        <v>593</v>
+        <v>573</v>
       </c>
       <c r="E149" t="s">
-        <v>594</v>
+        <v>574</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="H149" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
       <c r="I149" t="s">
-        <v>595</v>
+        <v>575</v>
       </c>
       <c r="J149" t="s">
         <v>570</v>
       </c>
       <c r="K149" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="150" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>600</v>
+        <v>381</v>
       </c>
       <c r="B150" t="s">
         <v>564</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>601</v>
+        <v>587</v>
       </c>
       <c r="D150" t="s">
-        <v>602</v>
+        <v>588</v>
       </c>
       <c r="E150" t="s">
-        <v>603</v>
+        <v>589</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H150" t="s">
-        <v>951</v>
+        <v>949</v>
       </c>
       <c r="I150" t="s">
-        <v>600</v>
+        <v>590</v>
       </c>
       <c r="J150" t="s">
         <v>570</v>
       </c>
       <c r="K150" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="151" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>173</v>
+        <v>582</v>
       </c>
       <c r="B151" t="s">
         <v>564</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
       <c r="D151" t="s">
-        <v>226</v>
+        <v>584</v>
       </c>
       <c r="E151" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H151" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="I151" t="s">
-        <v>230</v>
+        <v>586</v>
       </c>
       <c r="J151" t="s">
         <v>570</v>
       </c>
       <c r="K151" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="152" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>578</v>
+        <v>565</v>
       </c>
       <c r="B152" t="s">
         <v>564</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>579</v>
+        <v>566</v>
       </c>
       <c r="D152" t="s">
-        <v>301</v>
+        <v>567</v>
       </c>
       <c r="E152" t="s">
-        <v>580</v>
+        <v>568</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>149</v>
+        <v>79</v>
       </c>
       <c r="H152" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="I152" t="s">
-        <v>581</v>
+        <v>569</v>
       </c>
       <c r="J152" t="s">
         <v>570</v>
       </c>
       <c r="K152" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="153" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>493</v>
+        <v>310</v>
       </c>
       <c r="B153" t="s">
-        <v>608</v>
+        <v>564</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>609</v>
+        <v>596</v>
       </c>
       <c r="D153" t="s">
-        <v>610</v>
+        <v>597</v>
       </c>
       <c r="E153" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H153" t="s">
-        <v>612</v>
+        <v>99</v>
       </c>
       <c r="I153" t="s">
-        <v>613</v>
+        <v>599</v>
+      </c>
+      <c r="J153" t="s">
+        <v>570</v>
       </c>
       <c r="K153" t="s">
-        <v>614</v>
+        <v>571</v>
       </c>
     </row>
     <row r="154" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>381</v>
+        <v>60</v>
       </c>
       <c r="B154" t="s">
-        <v>608</v>
+        <v>564</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>615</v>
+        <v>604</v>
       </c>
       <c r="D154" t="s">
-        <v>616</v>
+        <v>605</v>
       </c>
       <c r="E154" t="s">
-        <v>617</v>
+        <v>606</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="H154" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="I154" t="s">
-        <v>618</v>
+        <v>607</v>
+      </c>
+      <c r="J154" t="s">
+        <v>570</v>
       </c>
       <c r="K154" t="s">
-        <v>614</v>
+        <v>571</v>
       </c>
     </row>
     <row r="155" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>102</v>
+        <v>591</v>
       </c>
       <c r="B155" t="s">
-        <v>608</v>
+        <v>564</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>619</v>
+        <v>592</v>
       </c>
       <c r="D155" t="s">
-        <v>620</v>
+        <v>593</v>
       </c>
       <c r="E155" t="s">
-        <v>621</v>
+        <v>594</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H155" t="s">
-        <v>622</v>
+        <v>950</v>
       </c>
       <c r="I155" t="s">
-        <v>623</v>
+        <v>595</v>
+      </c>
+      <c r="J155" t="s">
+        <v>570</v>
       </c>
       <c r="K155" t="s">
-        <v>614</v>
+        <v>571</v>
       </c>
     </row>
     <row r="156" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>155</v>
+        <v>600</v>
       </c>
       <c r="B156" t="s">
-        <v>608</v>
+        <v>564</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>624</v>
+        <v>601</v>
       </c>
       <c r="D156" t="s">
-        <v>214</v>
+        <v>602</v>
       </c>
       <c r="E156" t="s">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="H156" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="I156" t="s">
-        <v>625</v>
+        <v>600</v>
+      </c>
+      <c r="J156" t="s">
+        <v>570</v>
       </c>
       <c r="K156" t="s">
-        <v>614</v>
+        <v>571</v>
       </c>
     </row>
     <row r="157" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>626</v>
+        <v>173</v>
       </c>
       <c r="B157" t="s">
-        <v>608</v>
+        <v>564</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>627</v>
+        <v>576</v>
       </c>
       <c r="D157" t="s">
-        <v>628</v>
+        <v>226</v>
       </c>
       <c r="E157" t="s">
-        <v>629</v>
+        <v>577</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>138</v>
+        <v>58</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H157" t="s">
-        <v>955</v>
+        <v>946</v>
       </c>
       <c r="I157" t="s">
-        <v>630</v>
+        <v>230</v>
+      </c>
+      <c r="J157" t="s">
+        <v>570</v>
       </c>
       <c r="K157" t="s">
-        <v>614</v>
+        <v>571</v>
       </c>
     </row>
     <row r="158" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>60</v>
+        <v>578</v>
       </c>
       <c r="B158" t="s">
-        <v>608</v>
+        <v>564</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>631</v>
+        <v>579</v>
       </c>
       <c r="D158" t="s">
-        <v>274</v>
+        <v>301</v>
       </c>
       <c r="E158" t="s">
-        <v>632</v>
+        <v>580</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>138</v>
+        <v>112</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>82</v>
+        <v>149</v>
       </c>
       <c r="H158" t="s">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="I158" t="s">
-        <v>633</v>
+        <v>581</v>
+      </c>
+      <c r="J158" t="s">
+        <v>570</v>
       </c>
       <c r="K158" t="s">
-        <v>614</v>
+        <v>571</v>
       </c>
     </row>
     <row r="159" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>362</v>
+        <v>493</v>
       </c>
       <c r="B159" t="s">
         <v>608</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>634</v>
+        <v>609</v>
       </c>
       <c r="D159" t="s">
-        <v>635</v>
+        <v>610</v>
       </c>
       <c r="E159" t="s">
-        <v>636</v>
+        <v>611</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H159" t="s">
-        <v>637</v>
+        <v>612</v>
       </c>
       <c r="I159" t="s">
-        <v>638</v>
+        <v>613</v>
       </c>
       <c r="K159" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="160" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>205</v>
+        <v>381</v>
       </c>
       <c r="B160" t="s">
         <v>608</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>639</v>
+        <v>615</v>
       </c>
       <c r="D160" t="s">
-        <v>640</v>
+        <v>616</v>
       </c>
       <c r="E160" t="s">
-        <v>641</v>
+        <v>617</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H160" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="I160" t="s">
-        <v>642</v>
+        <v>618</v>
       </c>
       <c r="K160" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="161" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>381</v>
+        <v>102</v>
       </c>
       <c r="B161" t="s">
         <v>608</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>643</v>
+        <v>619</v>
       </c>
       <c r="D161" t="s">
-        <v>644</v>
+        <v>620</v>
       </c>
       <c r="E161" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H161" t="s">
-        <v>645</v>
+        <v>622</v>
       </c>
       <c r="I161" t="s">
-        <v>646</v>
+        <v>623</v>
       </c>
       <c r="K161" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="162" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>205</v>
+        <v>155</v>
       </c>
       <c r="B162" t="s">
         <v>608</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>665</v>
+        <v>624</v>
       </c>
       <c r="D162" t="s">
-        <v>602</v>
+        <v>214</v>
       </c>
       <c r="E162" t="s">
-        <v>666</v>
+        <v>617</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="H162" t="s">
-        <v>667</v>
+        <v>954</v>
       </c>
       <c r="I162" t="s">
-        <v>668</v>
+        <v>625</v>
       </c>
       <c r="K162" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="163" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>155</v>
+        <v>626</v>
       </c>
       <c r="B163" t="s">
         <v>608</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>647</v>
+        <v>627</v>
       </c>
       <c r="D163" t="s">
-        <v>648</v>
+        <v>628</v>
       </c>
       <c r="E163" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H163" t="s">
-        <v>937</v>
+        <v>955</v>
       </c>
       <c r="I163" t="s">
-        <v>649</v>
+        <v>630</v>
       </c>
       <c r="K163" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="164" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>155</v>
+        <v>60</v>
       </c>
       <c r="B164" t="s">
         <v>608</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>650</v>
+        <v>631</v>
       </c>
       <c r="D164" t="s">
-        <v>651</v>
+        <v>274</v>
       </c>
       <c r="E164" t="s">
-        <v>617</v>
+        <v>632</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H164" t="s">
-        <v>622</v>
+        <v>937</v>
       </c>
       <c r="I164" t="s">
-        <v>652</v>
+        <v>633</v>
       </c>
       <c r="K164" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="165" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>381</v>
+        <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>608</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>653</v>
+        <v>634</v>
       </c>
       <c r="D165" t="s">
-        <v>654</v>
+        <v>635</v>
       </c>
       <c r="E165" t="s">
-        <v>617</v>
+        <v>636</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="H165" t="s">
-        <v>655</v>
+        <v>637</v>
       </c>
       <c r="I165" t="s">
-        <v>656</v>
+        <v>638</v>
       </c>
       <c r="K165" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="166" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>578</v>
+        <v>205</v>
       </c>
       <c r="B166" t="s">
         <v>608</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>657</v>
+        <v>639</v>
       </c>
       <c r="D166" t="s">
-        <v>658</v>
+        <v>640</v>
       </c>
       <c r="E166" t="s">
-        <v>659</v>
+        <v>641</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H166" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="I166" t="s">
-        <v>660</v>
+        <v>642</v>
       </c>
       <c r="K166" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="167" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>381</v>
       </c>
       <c r="B167" t="s">
         <v>608</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>661</v>
+        <v>643</v>
       </c>
       <c r="D167" t="s">
-        <v>662</v>
+        <v>644</v>
       </c>
       <c r="E167" t="s">
-        <v>663</v>
+        <v>617</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="H167" t="s">
-        <v>459</v>
+        <v>645</v>
       </c>
       <c r="I167" t="s">
-        <v>664</v>
+        <v>646</v>
       </c>
       <c r="K167" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="168" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>60</v>
+        <v>205</v>
       </c>
       <c r="B168" t="s">
-        <v>61</v>
+        <v>608</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>62</v>
+        <v>665</v>
       </c>
       <c r="D168" t="s">
-        <v>63</v>
+        <v>602</v>
       </c>
       <c r="E168" t="s">
-        <v>64</v>
+        <v>666</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>21</v>
+        <v>138</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H168" t="s">
-        <v>883</v>
+        <v>667</v>
       </c>
       <c r="I168" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>668</v>
       </c>
       <c r="K168" t="s">
-        <v>67</v>
+        <v>614</v>
       </c>
     </row>
     <row r="169" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>68</v>
+        <v>155</v>
       </c>
       <c r="B169" t="s">
-        <v>69</v>
+        <v>608</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>70</v>
+        <v>647</v>
       </c>
       <c r="D169" t="s">
-        <v>71</v>
+        <v>648</v>
       </c>
       <c r="E169" t="s">
-        <v>72</v>
+        <v>632</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H169" t="s">
-        <v>884</v>
+        <v>937</v>
       </c>
       <c r="I169" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>649</v>
       </c>
       <c r="K169" t="s">
-        <v>67</v>
+        <v>614</v>
       </c>
     </row>
     <row r="170" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>74</v>
+        <v>155</v>
       </c>
       <c r="B170" t="s">
-        <v>69</v>
+        <v>608</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>75</v>
+        <v>650</v>
       </c>
       <c r="D170" t="s">
-        <v>76</v>
+        <v>651</v>
       </c>
       <c r="E170" t="s">
-        <v>72</v>
+        <v>617</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>21</v>
+        <v>138</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H170" t="s">
-        <v>885</v>
+        <v>622</v>
       </c>
       <c r="I170" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>652</v>
       </c>
       <c r="K170" t="s">
-        <v>67</v>
+        <v>614</v>
       </c>
     </row>
     <row r="171" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>669</v>
+        <v>381</v>
       </c>
       <c r="B171" t="s">
-        <v>670</v>
+        <v>608</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>671</v>
+        <v>653</v>
       </c>
       <c r="D171" t="s">
-        <v>672</v>
+        <v>654</v>
       </c>
       <c r="E171" t="s">
-        <v>673</v>
+        <v>617</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="H171" t="s">
-        <v>897</v>
+        <v>655</v>
       </c>
       <c r="I171" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>656</v>
       </c>
       <c r="K171" t="s">
-        <v>676</v>
+        <v>614</v>
       </c>
     </row>
     <row r="172" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>327</v>
+        <v>578</v>
       </c>
       <c r="B172" t="s">
-        <v>670</v>
+        <v>608</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>677</v>
+        <v>657</v>
       </c>
       <c r="D172" t="s">
-        <v>678</v>
+        <v>658</v>
       </c>
       <c r="E172" t="s">
-        <v>673</v>
+        <v>659</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="H172" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="I172" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>660</v>
       </c>
       <c r="K172" t="s">
-        <v>676</v>
+        <v>614</v>
       </c>
     </row>
     <row r="173" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>186</v>
+        <v>381</v>
       </c>
       <c r="B173" t="s">
-        <v>670</v>
+        <v>608</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>680</v>
+        <v>661</v>
       </c>
       <c r="D173" t="s">
-        <v>681</v>
+        <v>662</v>
       </c>
       <c r="E173" t="s">
-        <v>682</v>
+        <v>663</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="H173" t="s">
-        <v>959</v>
+        <v>459</v>
       </c>
       <c r="I173" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>664</v>
       </c>
       <c r="K173" t="s">
-        <v>676</v>
+        <v>614</v>
       </c>
     </row>
     <row r="174" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>155</v>
+        <v>60</v>
       </c>
       <c r="B174" t="s">
-        <v>670</v>
+        <v>61</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>684</v>
+        <v>62</v>
       </c>
       <c r="D174" t="s">
-        <v>685</v>
+        <v>63</v>
       </c>
       <c r="E174" t="s">
-        <v>686</v>
+        <v>64</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>112</v>
+        <v>81</v>
       </c>
       <c r="H174" t="s">
-        <v>899</v>
+        <v>883</v>
       </c>
       <c r="I174" t="s">
-        <v>687</v>
+        <v>65</v>
       </c>
       <c r="J174" t="s">
-        <v>688</v>
+        <v>66</v>
       </c>
       <c r="K174" t="s">
-        <v>676</v>
+        <v>67</v>
       </c>
     </row>
     <row r="175" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="B175" t="s">
-        <v>689</v>
+        <v>69</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>690</v>
+        <v>70</v>
       </c>
       <c r="D175" t="s">
-        <v>691</v>
+        <v>71</v>
       </c>
       <c r="E175" t="s">
-        <v>692</v>
+        <v>72</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="H175" t="s">
-        <v>960</v>
+        <v>884</v>
       </c>
       <c r="I175" t="s">
-        <v>693</v>
+        <v>73</v>
+      </c>
+      <c r="J175" t="s">
+        <v>66</v>
       </c>
       <c r="K175" t="s">
-        <v>694</v>
+        <v>67</v>
       </c>
     </row>
     <row r="176" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>695</v>
+        <v>74</v>
       </c>
       <c r="B176" t="s">
-        <v>689</v>
+        <v>69</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>696</v>
+        <v>75</v>
       </c>
       <c r="D176" t="s">
-        <v>697</v>
+        <v>76</v>
       </c>
       <c r="E176" t="s">
-        <v>698</v>
+        <v>72</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>149</v>
+        <v>82</v>
       </c>
       <c r="H176" t="s">
-        <v>944</v>
+        <v>885</v>
       </c>
       <c r="I176" t="s">
-        <v>699</v>
+        <v>77</v>
+      </c>
+      <c r="J176" t="s">
+        <v>66</v>
       </c>
       <c r="K176" t="s">
-        <v>694</v>
+        <v>67</v>
       </c>
     </row>
     <row r="177" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>700</v>
+        <v>669</v>
       </c>
       <c r="B177" t="s">
-        <v>689</v>
+        <v>670</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>701</v>
+        <v>671</v>
       </c>
       <c r="D177" t="s">
-        <v>702</v>
+        <v>672</v>
       </c>
       <c r="E177" t="s">
-        <v>692</v>
+        <v>673</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="H177" t="s">
-        <v>961</v>
+        <v>897</v>
       </c>
       <c r="I177" t="s">
-        <v>427</v>
+        <v>674</v>
+      </c>
+      <c r="J177" t="s">
+        <v>675</v>
       </c>
       <c r="K177" t="s">
-        <v>694</v>
+        <v>676</v>
       </c>
     </row>
     <row r="178" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>703</v>
+        <v>327</v>
       </c>
       <c r="B178" t="s">
-        <v>689</v>
+        <v>670</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>704</v>
+        <v>677</v>
       </c>
       <c r="D178" t="s">
-        <v>705</v>
+        <v>678</v>
       </c>
       <c r="E178" t="s">
-        <v>706</v>
+        <v>673</v>
       </c>
       <c r="F178" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G178" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G178" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H178" t="s">
-        <v>962</v>
+        <v>958</v>
       </c>
       <c r="I178" t="s">
-        <v>391</v>
+        <v>679</v>
+      </c>
+      <c r="J178" t="s">
+        <v>675</v>
       </c>
       <c r="K178" t="s">
-        <v>694</v>
+        <v>676</v>
       </c>
     </row>
     <row r="179" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>205</v>
+        <v>186</v>
       </c>
       <c r="B179" t="s">
-        <v>689</v>
+        <v>670</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>707</v>
+        <v>680</v>
       </c>
       <c r="D179" t="s">
-        <v>708</v>
+        <v>681</v>
       </c>
       <c r="E179" t="s">
-        <v>698</v>
+        <v>682</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="H179" t="s">
-        <v>963</v>
+        <v>959</v>
       </c>
       <c r="I179" t="s">
-        <v>709</v>
+        <v>683</v>
+      </c>
+      <c r="J179" t="s">
+        <v>675</v>
       </c>
       <c r="K179" t="s">
-        <v>694</v>
+        <v>676</v>
       </c>
     </row>
     <row r="180" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>155</v>
       </c>
       <c r="B180" t="s">
-        <v>689</v>
+        <v>670</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>710</v>
+        <v>684</v>
       </c>
       <c r="D180" t="s">
-        <v>711</v>
+        <v>685</v>
       </c>
       <c r="E180" t="s">
-        <v>712</v>
+        <v>686</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="H180" t="s">
-        <v>953</v>
+        <v>899</v>
       </c>
       <c r="I180" t="s">
-        <v>713</v>
+        <v>687</v>
+      </c>
+      <c r="J180" t="s">
+        <v>688</v>
       </c>
       <c r="K180" t="s">
-        <v>694</v>
+        <v>676</v>
       </c>
     </row>
     <row r="181" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>703</v>
+        <v>102</v>
       </c>
       <c r="B181" t="s">
         <v>689</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>714</v>
+        <v>690</v>
       </c>
       <c r="D181" t="s">
-        <v>715</v>
+        <v>691</v>
       </c>
       <c r="E181" t="s">
-        <v>716</v>
+        <v>692</v>
       </c>
       <c r="F181" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G181" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="G181" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H181" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c r="I181" t="s">
-        <v>717</v>
+        <v>693</v>
       </c>
       <c r="K181" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="182" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>102</v>
+        <v>695</v>
       </c>
       <c r="B182" t="s">
         <v>689</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>1010</v>
+        <v>696</v>
       </c>
       <c r="D182" t="s">
-        <v>1011</v>
+        <v>697</v>
       </c>
       <c r="E182" t="s">
-        <v>1012</v>
+        <v>698</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>58</v>
+        <v>112</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>80</v>
+        <v>149</v>
       </c>
       <c r="H182" t="s">
-        <v>1042</v>
+        <v>944</v>
       </c>
       <c r="I182" t="s">
-        <v>1013</v>
+        <v>699</v>
       </c>
       <c r="K182" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="183" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>1048</v>
+        <v>700</v>
       </c>
       <c r="B183" t="s">
         <v>689</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>1014</v>
+        <v>701</v>
       </c>
       <c r="D183" t="s">
-        <v>141</v>
+        <v>702</v>
       </c>
       <c r="E183" t="s">
-        <v>1015</v>
+        <v>692</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="H183" t="s">
-        <v>1044</v>
+        <v>961</v>
       </c>
       <c r="I183" t="s">
-        <v>1016</v>
+        <v>427</v>
       </c>
       <c r="K183" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="184" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>551</v>
+        <v>703</v>
       </c>
       <c r="B184" t="s">
         <v>689</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="D184" t="s">
-        <v>63</v>
+        <v>705</v>
       </c>
       <c r="E184" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>112</v>
+        <v>79</v>
       </c>
       <c r="H184" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="I184" t="s">
-        <v>720</v>
+        <v>391</v>
       </c>
       <c r="K184" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="185" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>695</v>
+        <v>205</v>
       </c>
       <c r="B185" t="s">
         <v>689</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>721</v>
+        <v>707</v>
       </c>
       <c r="D185" t="s">
-        <v>722</v>
+        <v>708</v>
       </c>
       <c r="E185" t="s">
-        <v>723</v>
+        <v>698</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H185" t="s">
-        <v>905</v>
+        <v>963</v>
       </c>
       <c r="I185" t="s">
-        <v>724</v>
+        <v>709</v>
       </c>
       <c r="K185" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="186" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>1017</v>
+        <v>155</v>
       </c>
       <c r="B186" t="s">
         <v>689</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>1018</v>
+        <v>710</v>
       </c>
       <c r="D186" t="s">
-        <v>1019</v>
+        <v>711</v>
       </c>
       <c r="E186" t="s">
-        <v>1020</v>
+        <v>712</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="H186" t="s">
-        <v>459</v>
+        <v>953</v>
       </c>
       <c r="I186" t="s">
-        <v>1021</v>
+        <v>713</v>
       </c>
       <c r="K186" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="187" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>102</v>
+        <v>703</v>
       </c>
       <c r="B187" t="s">
         <v>689</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="D187" t="s">
-        <v>132</v>
+        <v>715</v>
       </c>
       <c r="E187" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H187" t="s">
-        <v>966</v>
+        <v>964</v>
       </c>
       <c r="I187" t="s">
-        <v>102</v>
+        <v>717</v>
       </c>
       <c r="K187" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="188" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>726</v>
+        <v>102</v>
       </c>
       <c r="B188" t="s">
         <v>689</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>727</v>
+        <v>1010</v>
       </c>
       <c r="D188" t="s">
-        <v>728</v>
+        <v>1011</v>
       </c>
       <c r="E188" t="s">
-        <v>692</v>
+        <v>1012</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H188" t="s">
-        <v>967</v>
+        <v>1042</v>
       </c>
       <c r="I188" t="s">
-        <v>729</v>
+        <v>1013</v>
       </c>
       <c r="K188" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="189" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>316</v>
+        <v>1048</v>
       </c>
       <c r="B189" t="s">
         <v>689</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>784</v>
+        <v>1014</v>
       </c>
       <c r="D189" t="s">
-        <v>785</v>
+        <v>141</v>
       </c>
       <c r="E189" t="s">
-        <v>719</v>
+        <v>1015</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="H189" t="s">
-        <v>448</v>
+        <v>1044</v>
       </c>
       <c r="I189" t="s">
-        <v>765</v>
+        <v>1016</v>
       </c>
       <c r="K189" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="190" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>1022</v>
+        <v>551</v>
       </c>
       <c r="B190" t="s">
         <v>689</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>1023</v>
+        <v>718</v>
       </c>
       <c r="D190" t="s">
-        <v>1024</v>
+        <v>63</v>
       </c>
       <c r="E190" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="H190" t="s">
-        <v>1045</v>
+        <v>965</v>
       </c>
       <c r="I190" t="s">
-        <v>709</v>
+        <v>720</v>
       </c>
       <c r="K190" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="191" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="B191" t="s">
         <v>689</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>730</v>
+        <v>721</v>
       </c>
       <c r="D191" t="s">
-        <v>731</v>
+        <v>722</v>
       </c>
       <c r="E191" t="s">
-        <v>732</v>
+        <v>723</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H191" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="I191" t="s">
-        <v>733</v>
+        <v>724</v>
       </c>
       <c r="K191" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="192" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>582</v>
+        <v>1017</v>
       </c>
       <c r="B192" t="s">
         <v>689</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>1025</v>
+        <v>1018</v>
       </c>
       <c r="D192" t="s">
-        <v>301</v>
+        <v>1019</v>
       </c>
       <c r="E192" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="H192" t="s">
-        <v>1046</v>
+        <v>459</v>
       </c>
       <c r="I192" t="s">
-        <v>1027</v>
+        <v>1021</v>
       </c>
       <c r="K192" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="193" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>102</v>
       </c>
       <c r="B193" t="s">
         <v>689</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>1028</v>
+        <v>725</v>
       </c>
       <c r="D193" t="s">
-        <v>1029</v>
+        <v>132</v>
       </c>
       <c r="E193" t="s">
-        <v>1030</v>
+        <v>712</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="H193" t="s">
-        <v>1043</v>
+        <v>966</v>
       </c>
       <c r="I193" t="s">
-        <v>1031</v>
+        <v>102</v>
       </c>
       <c r="K193" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="194" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>703</v>
+        <v>726</v>
       </c>
       <c r="B194" t="s">
         <v>689</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>734</v>
+        <v>727</v>
       </c>
       <c r="D194" t="s">
-        <v>141</v>
+        <v>728</v>
       </c>
       <c r="E194" t="s">
-        <v>735</v>
+        <v>692</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="H194" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="I194" t="s">
-        <v>397</v>
+        <v>729</v>
       </c>
       <c r="K194" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="195" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>205</v>
+        <v>316</v>
       </c>
       <c r="B195" t="s">
         <v>689</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>736</v>
+        <v>784</v>
       </c>
       <c r="D195" t="s">
-        <v>737</v>
+        <v>785</v>
       </c>
       <c r="E195" t="s">
-        <v>738</v>
+        <v>719</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="H195" t="s">
-        <v>897</v>
+        <v>448</v>
       </c>
       <c r="I195" t="s">
-        <v>739</v>
+        <v>765</v>
       </c>
       <c r="K195" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="196" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>703</v>
+        <v>1022</v>
       </c>
       <c r="B196" t="s">
         <v>689</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>1032</v>
+        <v>1023</v>
       </c>
       <c r="D196" t="s">
-        <v>1033</v>
+        <v>1024</v>
       </c>
       <c r="E196" t="s">
-        <v>1034</v>
+        <v>712</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H196" t="s">
-        <v>905</v>
+        <v>1045</v>
       </c>
       <c r="I196" t="s">
-        <v>1035</v>
+        <v>709</v>
       </c>
       <c r="K196" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="197" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>726</v>
+        <v>703</v>
       </c>
       <c r="B197" t="s">
         <v>689</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="D197" t="s">
-        <v>741</v>
+        <v>731</v>
       </c>
       <c r="E197" t="s">
-        <v>742</v>
+        <v>732</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H197" t="s">
-        <v>969</v>
+        <v>909</v>
       </c>
       <c r="I197" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="K197" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="198" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>695</v>
+        <v>582</v>
       </c>
       <c r="B198" t="s">
         <v>689</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>226</v>
+        <v>1025</v>
       </c>
       <c r="D198" t="s">
-        <v>744</v>
+        <v>301</v>
       </c>
       <c r="E198" t="s">
-        <v>745</v>
+        <v>1026</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H198" t="s">
-        <v>970</v>
+        <v>1046</v>
       </c>
       <c r="I198" t="s">
-        <v>746</v>
+        <v>1027</v>
       </c>
       <c r="K198" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="199" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
         <v>102</v>
       </c>
       <c r="B199" t="s">
         <v>689</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>747</v>
+        <v>1028</v>
       </c>
       <c r="D199" t="s">
-        <v>748</v>
+        <v>1029</v>
       </c>
       <c r="E199" t="s">
-        <v>749</v>
+        <v>1030</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="H199" t="s">
-        <v>971</v>
+        <v>1043</v>
       </c>
       <c r="I199" t="s">
-        <v>750</v>
+        <v>1031</v>
       </c>
       <c r="K199" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="200" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>60</v>
+        <v>703</v>
       </c>
       <c r="B200" t="s">
         <v>689</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>751</v>
+        <v>734</v>
       </c>
       <c r="D200" t="s">
-        <v>752</v>
+        <v>141</v>
       </c>
       <c r="E200" t="s">
-        <v>753</v>
+        <v>735</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="H200" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="I200" t="s">
-        <v>754</v>
+        <v>397</v>
       </c>
       <c r="K200" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="201" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>755</v>
+        <v>205</v>
       </c>
       <c r="B201" t="s">
         <v>689</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>756</v>
+        <v>736</v>
       </c>
       <c r="D201" t="s">
-        <v>757</v>
+        <v>737</v>
       </c>
       <c r="E201" t="s">
-        <v>758</v>
+        <v>738</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="H201" t="s">
-        <v>973</v>
+        <v>897</v>
       </c>
       <c r="I201" t="s">
-        <v>759</v>
+        <v>739</v>
       </c>
       <c r="K201" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="202" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>224</v>
+        <v>703</v>
       </c>
       <c r="B202" t="s">
         <v>689</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>760</v>
+        <v>1032</v>
       </c>
       <c r="D202" t="s">
-        <v>761</v>
+        <v>1033</v>
       </c>
       <c r="E202" t="s">
-        <v>698</v>
+        <v>1034</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>149</v>
+        <v>82</v>
       </c>
       <c r="H202" t="s">
-        <v>964</v>
+        <v>905</v>
       </c>
       <c r="I202" t="s">
-        <v>224</v>
+        <v>1035</v>
       </c>
       <c r="K202" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="203" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>703</v>
+        <v>726</v>
       </c>
       <c r="B203" t="s">
         <v>689</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>762</v>
+        <v>740</v>
       </c>
       <c r="D203" t="s">
-        <v>301</v>
+        <v>741</v>
       </c>
       <c r="E203" t="s">
-        <v>763</v>
+        <v>742</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H203" t="s">
-        <v>886</v>
+        <v>969</v>
       </c>
       <c r="I203" t="s">
-        <v>391</v>
+        <v>743</v>
       </c>
       <c r="K203" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="204" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>316</v>
+        <v>695</v>
       </c>
       <c r="B204" t="s">
         <v>689</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>764</v>
+        <v>226</v>
       </c>
       <c r="D204" t="s">
-        <v>678</v>
+        <v>744</v>
       </c>
       <c r="E204" t="s">
-        <v>698</v>
+        <v>745</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>112</v>
+        <v>79</v>
       </c>
       <c r="H204" t="s">
-        <v>901</v>
+        <v>970</v>
       </c>
       <c r="I204" t="s">
-        <v>765</v>
+        <v>746</v>
       </c>
       <c r="K204" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="205" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>766</v>
+        <v>102</v>
       </c>
       <c r="B205" t="s">
         <v>689</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>767</v>
+        <v>747</v>
       </c>
       <c r="D205" t="s">
-        <v>768</v>
+        <v>748</v>
       </c>
       <c r="E205" t="s">
-        <v>692</v>
+        <v>749</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="H205" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="I205" t="s">
-        <v>769</v>
+        <v>750</v>
       </c>
       <c r="K205" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="206" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>695</v>
+        <v>60</v>
       </c>
       <c r="B206" t="s">
         <v>689</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>770</v>
+        <v>751</v>
       </c>
       <c r="D206" t="s">
-        <v>771</v>
+        <v>752</v>
       </c>
       <c r="E206" t="s">
-        <v>772</v>
+        <v>753</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>149</v>
+        <v>82</v>
       </c>
       <c r="H206" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="I206" t="s">
-        <v>717</v>
+        <v>754</v>
       </c>
       <c r="K206" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="207" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>181</v>
+        <v>755</v>
       </c>
       <c r="B207" t="s">
         <v>689</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>1036</v>
+        <v>756</v>
       </c>
       <c r="D207" t="s">
-        <v>1037</v>
+        <v>757</v>
       </c>
       <c r="E207" t="s">
-        <v>1038</v>
+        <v>758</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="H207" t="s">
-        <v>1047</v>
+        <v>973</v>
       </c>
       <c r="I207" t="s">
-        <v>181</v>
+        <v>759</v>
       </c>
       <c r="K207" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="208" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>700</v>
+        <v>224</v>
       </c>
       <c r="B208" t="s">
         <v>689</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>773</v>
+        <v>760</v>
       </c>
       <c r="D208" t="s">
-        <v>157</v>
+        <v>761</v>
       </c>
       <c r="E208" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>79</v>
+        <v>149</v>
       </c>
       <c r="H208" t="s">
-        <v>976</v>
+        <v>964</v>
       </c>
       <c r="I208" t="s">
-        <v>774</v>
+        <v>224</v>
       </c>
       <c r="K208" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="209" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>140</v>
+        <v>703</v>
       </c>
       <c r="B209" t="s">
         <v>689</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>1039</v>
+        <v>762</v>
       </c>
       <c r="D209" t="s">
-        <v>1040</v>
+        <v>301</v>
       </c>
       <c r="E209" t="s">
-        <v>1041</v>
+        <v>763</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H209" t="s">
-        <v>926</v>
+        <v>886</v>
       </c>
       <c r="I209" t="s">
-        <v>144</v>
+        <v>391</v>
       </c>
       <c r="K209" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="210" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>140</v>
+        <v>316</v>
       </c>
       <c r="B210" t="s">
         <v>689</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>775</v>
+        <v>764</v>
       </c>
       <c r="D210" t="s">
-        <v>776</v>
+        <v>678</v>
       </c>
       <c r="E210" t="s">
-        <v>777</v>
+        <v>698</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="H210" t="s">
-        <v>977</v>
+        <v>901</v>
       </c>
       <c r="I210" t="s">
-        <v>778</v>
+        <v>765</v>
       </c>
       <c r="K210" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="211" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>779</v>
+        <v>766</v>
       </c>
       <c r="B211" t="s">
         <v>689</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>780</v>
+        <v>767</v>
       </c>
       <c r="D211" t="s">
-        <v>781</v>
+        <v>768</v>
       </c>
       <c r="E211" t="s">
-        <v>782</v>
+        <v>692</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>786</v>
+        <v>21</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>787</v>
+        <v>79</v>
       </c>
       <c r="H211" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="I211" t="s">
-        <v>783</v>
+        <v>769</v>
       </c>
       <c r="K211" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="212" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>60</v>
+        <v>695</v>
       </c>
       <c r="B212" t="s">
-        <v>788</v>
+        <v>689</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>811</v>
+        <v>770</v>
       </c>
       <c r="D212" t="s">
-        <v>136</v>
+        <v>771</v>
       </c>
       <c r="E212" t="s">
-        <v>812</v>
+        <v>772</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>20</v>
+        <v>112</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>80</v>
+        <v>149</v>
       </c>
       <c r="H212" t="s">
-        <v>968</v>
+        <v>975</v>
       </c>
       <c r="I212" t="s">
-        <v>813</v>
+        <v>717</v>
       </c>
       <c r="K212" t="s">
-        <v>791</v>
+        <v>694</v>
       </c>
     </row>
     <row r="213" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="B213" t="s">
-        <v>788</v>
+        <v>689</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>430</v>
+        <v>1036</v>
       </c>
       <c r="D213" t="s">
-        <v>789</v>
+        <v>1037</v>
       </c>
       <c r="E213" t="s">
-        <v>790</v>
+        <v>1038</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="H213" t="s">
-        <v>979</v>
+        <v>1047</v>
       </c>
       <c r="I213" t="s">
-        <v>391</v>
+        <v>181</v>
       </c>
       <c r="K213" t="s">
-        <v>791</v>
+        <v>694</v>
       </c>
     </row>
     <row r="214" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>60</v>
+        <v>700</v>
       </c>
       <c r="B214" t="s">
-        <v>788</v>
+        <v>689</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>808</v>
+        <v>773</v>
       </c>
       <c r="D214" t="s">
-        <v>809</v>
+        <v>157</v>
       </c>
       <c r="E214" t="s">
-        <v>810</v>
+        <v>692</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H214" t="s">
-        <v>984</v>
+        <v>976</v>
+      </c>
+      <c r="I214" t="s">
+        <v>774</v>
       </c>
       <c r="K214" t="s">
-        <v>791</v>
+        <v>694</v>
       </c>
     </row>
     <row r="215" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>792</v>
+        <v>140</v>
       </c>
       <c r="B215" t="s">
-        <v>788</v>
+        <v>689</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>793</v>
+        <v>1039</v>
       </c>
       <c r="D215" t="s">
-        <v>794</v>
+        <v>1040</v>
       </c>
       <c r="E215" t="s">
-        <v>795</v>
+        <v>1041</v>
       </c>
       <c r="F215" s="1" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H215" t="s">
-        <v>980</v>
+        <v>926</v>
       </c>
       <c r="I215" t="s">
-        <v>796</v>
+        <v>144</v>
       </c>
       <c r="K215" t="s">
-        <v>791</v>
+        <v>694</v>
       </c>
     </row>
     <row r="216" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="B216" t="s">
-        <v>788</v>
+        <v>689</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>797</v>
+        <v>775</v>
       </c>
       <c r="D216" t="s">
-        <v>798</v>
+        <v>776</v>
       </c>
       <c r="E216" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="H216" t="s">
-        <v>981</v>
+        <v>977</v>
       </c>
       <c r="I216" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="K216" t="s">
-        <v>791</v>
+        <v>694</v>
       </c>
     </row>
     <row r="217" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>699</v>
+        <v>779</v>
       </c>
       <c r="B217" t="s">
-        <v>788</v>
+        <v>689</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>801</v>
+        <v>780</v>
       </c>
       <c r="D217" t="s">
-        <v>802</v>
+        <v>781</v>
       </c>
       <c r="E217" t="s">
-        <v>803</v>
+        <v>782</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>58</v>
+        <v>786</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>112</v>
+        <v>787</v>
       </c>
       <c r="H217" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="I217" t="s">
-        <v>804</v>
+        <v>783</v>
       </c>
       <c r="K217" t="s">
-        <v>791</v>
+        <v>694</v>
       </c>
     </row>
     <row r="218" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>186</v>
+        <v>60</v>
       </c>
       <c r="B218" t="s">
         <v>788</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="D218" t="s">
-        <v>806</v>
+        <v>136</v>
       </c>
       <c r="E218" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H218" t="s">
+        <v>968</v>
+      </c>
+      <c r="I218" t="s">
+        <v>813</v>
+      </c>
+      <c r="K218" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>173</v>
+      </c>
+      <c r="B219" t="s">
+        <v>788</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="D219" t="s">
+        <v>789</v>
+      </c>
+      <c r="E219" t="s">
+        <v>790</v>
+      </c>
+      <c r="F219" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H219" t="s">
+        <v>979</v>
+      </c>
+      <c r="I219" t="s">
+        <v>391</v>
+      </c>
+      <c r="K219" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>60</v>
+      </c>
+      <c r="B220" t="s">
+        <v>788</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D220" t="s">
+        <v>809</v>
+      </c>
+      <c r="E220" t="s">
+        <v>810</v>
+      </c>
+      <c r="F220" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H220" t="s">
+        <v>984</v>
+      </c>
+      <c r="K220" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>792</v>
+      </c>
+      <c r="B221" t="s">
+        <v>788</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="D221" t="s">
+        <v>794</v>
+      </c>
+      <c r="E221" t="s">
+        <v>795</v>
+      </c>
+      <c r="F221" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H221" t="s">
+        <v>980</v>
+      </c>
+      <c r="I221" t="s">
+        <v>796</v>
+      </c>
+      <c r="K221" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>155</v>
+      </c>
+      <c r="B222" t="s">
+        <v>788</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="D222" t="s">
+        <v>798</v>
+      </c>
+      <c r="E222" t="s">
+        <v>799</v>
+      </c>
+      <c r="F222" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H222" t="s">
+        <v>981</v>
+      </c>
+      <c r="I222" t="s">
+        <v>800</v>
+      </c>
+      <c r="K222" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>699</v>
+      </c>
+      <c r="B223" t="s">
+        <v>788</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="D223" t="s">
+        <v>802</v>
+      </c>
+      <c r="E223" t="s">
+        <v>803</v>
+      </c>
+      <c r="F223" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H223" t="s">
+        <v>982</v>
+      </c>
+      <c r="I223" t="s">
+        <v>804</v>
+      </c>
+      <c r="K223" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>186</v>
+      </c>
+      <c r="B224" t="s">
+        <v>788</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="D224" t="s">
+        <v>806</v>
+      </c>
+      <c r="E224" t="s">
+        <v>807</v>
+      </c>
+      <c r="F224" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H224" t="s">
         <v>983</v>
       </c>
-      <c r="I218" t="s">
+      <c r="I224" t="s">
         <v>746</v>
       </c>
-      <c r="K218" t="s">
+      <c r="K224" t="s">
         <v>791</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B3"/>
     <mergeCell ref="C1:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>