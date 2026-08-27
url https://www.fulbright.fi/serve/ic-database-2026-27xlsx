--- v1 (2026-08-07)
+++ v2 (2026-08-27)
@@ -7,69 +7,69 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Programs\Programs to Finland\Inter-Country Travel Grant Program\2026-27\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6A176EE-55A7-4BCE-B282-7EA7F3E9E5DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC82F4FD-6B2B-4443-B5FD-E932D524CCC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38280" yWindow="-120" windowWidth="29040" windowHeight="18240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-96" yWindow="0" windowWidth="11712" windowHeight="13776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Welcome" sheetId="3" r:id="rId1"/>
     <sheet name="2026-27" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2380" uniqueCount="1145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2600" uniqueCount="1242">
   <si>
     <t>All data provided by European Fulbright commissions. By proving the data, each Fulbright commission owns the responsibility for the accuracy of the data they have submitted and for having obtained the necessary permissions for publishing it in this database (incl. European GDPR).</t>
   </si>
   <si>
     <t>Academic field</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Host Institution</t>
   </si>
   <si>
     <t>Home Institution</t>
   </si>
   <si>
     <t>Specialization / Notes</t>
   </si>
   <si>
@@ -3382,197 +3382,488 @@
     <t>Netherlands Cancer Institute</t>
   </si>
   <si>
     <t>Cancer Biology</t>
   </si>
   <si>
     <t>https://logan-leak.github.io/</t>
   </si>
   <si>
     <t>Reid</t>
   </si>
   <si>
     <t>Carolina</t>
   </si>
   <si>
     <t xml:space="preserve">Tilburg University </t>
   </si>
   <si>
     <t xml:space="preserve">City and Regional Planning, Housing </t>
   </si>
   <si>
     <t>https://vcresearch.berkeley.edu/faculty/carolina-reid</t>
   </si>
   <si>
     <t>https://www.fulbright.nl/</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>Arce</t>
+  </si>
+  <si>
+    <t>Gonzalo</t>
+  </si>
+  <si>
+    <t>Blake</t>
+  </si>
+  <si>
+    <t>Fields</t>
+  </si>
+  <si>
+    <t>Beth</t>
+  </si>
+  <si>
+    <t>Impey</t>
+  </si>
+  <si>
+    <t>Mena Madrazo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos </t>
+  </si>
+  <si>
+    <t>University of Copenhagen</t>
+  </si>
+  <si>
+    <t>Aarhus University</t>
+  </si>
+  <si>
+    <t>University of Southern Denmark</t>
+  </si>
+  <si>
+    <t>Copenhagen Business School</t>
+  </si>
+  <si>
+    <t>Lidar Foundation Model for 3D Earth Imaging from Space</t>
+  </si>
+  <si>
+    <t>https://fulbrightcenter.dk/grantsforamericans/fulbright-for-students/current-us-fulbrighters/</t>
+  </si>
+  <si>
+    <t>Fort Lewis College, CO</t>
+  </si>
+  <si>
+    <t>Exploiting NRF2 Pharmacology to Potentiate Oncolytic Virotherapy in Aggressive Brain Tumors</t>
+  </si>
+  <si>
+    <t>University of Wisconsin, WI</t>
+  </si>
+  <si>
+    <t>Bridging Research and Teaching: A Cross-National Approach to Caregiving and Health Systems Learning</t>
+  </si>
+  <si>
+    <t>Promoting Science Education and Public Science Communication</t>
+  </si>
+  <si>
+    <t>Portland State University, OR</t>
+  </si>
+  <si>
+    <t>Resilient &amp; Sustainable Maritime Supply Chains: A Framework for Climate-Ready Shipping Operations</t>
+  </si>
+  <si>
+    <t>Slum Lore: A Cultural History of Modern Urban Poverty</t>
+  </si>
+  <si>
+    <t>https://fulbrightcenter.dk/</t>
+  </si>
+  <si>
+    <t>Compiled by the Fulbright Finland Foundation.</t>
+  </si>
+  <si>
+    <t>Drama/Theater Arts</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>Barcomi</t>
+  </si>
+  <si>
+    <t>Dmitri</t>
+  </si>
+  <si>
+    <t>University of Warsaw</t>
+  </si>
+  <si>
+    <t>September, 2027</t>
+  </si>
+  <si>
+    <t>Language</t>
+  </si>
+  <si>
+    <t>Bernheim</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>University of Rzeszów</t>
+  </si>
+  <si>
+    <t>Public Administration</t>
+  </si>
+  <si>
+    <t>Davis</t>
+  </si>
+  <si>
+    <t>Lazarski University in Warsaw</t>
+  </si>
+  <si>
+    <t>Fafulas</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>Marie Curie-Sklodowska University</t>
+  </si>
+  <si>
+    <t>Fischer</t>
+  </si>
+  <si>
+    <t>Kirsten</t>
+  </si>
+  <si>
+    <t>Adam Mickiewicz University in Poznan</t>
+  </si>
+  <si>
+    <t>Kurkovsky</t>
+  </si>
+  <si>
+    <t>Stanislav</t>
+  </si>
+  <si>
+    <t>Wroclaw University of Technology</t>
+  </si>
+  <si>
+    <t>Morton</t>
+  </si>
+  <si>
+    <t>Norton</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Gdansk University of Technology</t>
+  </si>
+  <si>
+    <t>O'Connell</t>
+  </si>
+  <si>
+    <t>Hugh</t>
+  </si>
+  <si>
+    <t>Pierce</t>
+  </si>
+  <si>
+    <t>John Mackenzie</t>
+  </si>
+  <si>
+    <t>Institute of Art of the Polish Academy of Sciences (ISPAN) in Warsaw</t>
+  </si>
+  <si>
+    <t>Underwood</t>
+  </si>
+  <si>
+    <t>Nicholas</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>Maj Institute of Pharmacology Polish Academy of Sciences</t>
+  </si>
+  <si>
+    <t>Wu</t>
+  </si>
+  <si>
+    <t>Wenzhuo</t>
+  </si>
+  <si>
+    <t>AGH University of Science and Technology in  Kraków</t>
+  </si>
+  <si>
+    <t>Playwriting &amp; Screenwriting</t>
+  </si>
+  <si>
+    <t>https://fulbright.edu.pl/american-grantees/</t>
+  </si>
+  <si>
+    <t>https://fulbright.edu.pl/home/</t>
+  </si>
+  <si>
+    <t>American English</t>
+  </si>
+  <si>
+    <t>Computer Software Engineering</t>
+  </si>
+  <si>
+    <t>Teacher Training</t>
+  </si>
+  <si>
+    <t>Cultural &amp; Intellectual History</t>
+  </si>
+  <si>
+    <t>History of Music</t>
+  </si>
+  <si>
+    <t>Western Europe History</t>
+  </si>
+  <si>
+    <t>Hematology/Serology</t>
+  </si>
+  <si>
+    <t>Industrial Engineering</t>
+  </si>
+  <si>
+    <t>University of Maine at Augusta, ME</t>
+  </si>
+  <si>
+    <t>Southeastern Oklahoma State University, OK</t>
+  </si>
+  <si>
+    <t>University of Mississippi, MS</t>
+  </si>
+  <si>
+    <t>University of Minnesota Twin Cities, MN</t>
+  </si>
+  <si>
+    <t>Central Connecticut State University, CT</t>
+  </si>
+  <si>
+    <t>University of Mary Hardin-Baylor, TX</t>
+  </si>
+  <si>
+    <t>University of Virginia, VA</t>
+  </si>
+  <si>
+    <t>University of Massachusetts Boston, MA</t>
+  </si>
+  <si>
+    <t>University of Michigan Ann Arbor, MI</t>
+  </si>
+  <si>
+    <t>The College of Idaho, ID</t>
+  </si>
+  <si>
+    <t>Oakland University, MI</t>
+  </si>
+  <si>
+    <t>Purdue University Main Campus, IN</t>
+  </si>
+  <si>
+    <t>Turkiye</t>
+  </si>
+  <si>
+    <t>Torres</t>
+  </si>
+  <si>
+    <t>Raymond</t>
+  </si>
+  <si>
+    <t>Istanbul Technical University</t>
+  </si>
+  <si>
+    <t>Madden</t>
+  </si>
+  <si>
+    <t>Etta</t>
+  </si>
+  <si>
+    <t>Baskent University, Ankara</t>
+  </si>
+  <si>
+    <t>Appova</t>
+  </si>
+  <si>
+    <t>Aina</t>
+  </si>
+  <si>
+    <t>Bogazici University, Istanbul</t>
+  </si>
+  <si>
+    <t>Khayyat</t>
+  </si>
+  <si>
+    <t>Emrah Efe</t>
+  </si>
+  <si>
+    <t>Koc University, Istanbul</t>
+  </si>
+  <si>
+    <t>Anthorpology</t>
+  </si>
+  <si>
+    <t>Moots</t>
+  </si>
+  <si>
+    <t>Hannah Marie</t>
+  </si>
+  <si>
+    <t>Hacettepe University, Ankara</t>
+  </si>
+  <si>
+    <t>Geography</t>
+  </si>
+  <si>
+    <t>Parker</t>
+  </si>
+  <si>
+    <t>February, 2026</t>
+  </si>
+  <si>
+    <t>University of South Carolina, Columbia, SC</t>
+  </si>
+  <si>
+    <t>Missouri State University, Springfield, MO</t>
+  </si>
+  <si>
+    <t>Ohio State University, Columbus, OH</t>
+  </si>
+  <si>
+    <t>Rutgers University, New Brunswick, NJ</t>
+  </si>
+  <si>
+    <t>University of California, Irvine, CA</t>
+  </si>
+  <si>
+    <t>Natural History Museum of Sweden and Stockholm University</t>
+  </si>
+  <si>
+    <t>Anthropology &amp; Archeology</t>
+  </si>
+  <si>
+    <t>Medical Geography, demography</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raymond Torres CV </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etta Madden CV </t>
+  </si>
+  <si>
+    <t>Aina Appova CV</t>
+  </si>
+  <si>
+    <t>Emrah Efe Khayyat CV</t>
+  </si>
+  <si>
+    <t>Hannah Marie Moots CV</t>
+  </si>
+  <si>
+    <t>Daniel Parker CV</t>
+  </si>
+  <si>
+    <t>https://fulbright.org.tr/</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>The following countries/commissions have not yet provided their U.S. scholar information and have not yet announced if they participate in the Inter-Country Travel Grant Program in 2026-27:</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Czech Republic, Ireland, Poland, Turkey, United Kingdom</t>
+      <t>Czech Republic, Ireland, United Kingdom</t>
     </r>
   </si>
   <si>
-    <t>18/23</t>
-[...74 lines deleted...]
-    <t>Compiled by the Fulbright Finland Foundation.</t>
+    <t>20/23</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Situation as of August 6, 2026.</t>
+      <t>Situation as of August 21, 2026.</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Additions and edits possible.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
@@ -3620,50 +3911,58 @@
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0060A3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0060A3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
@@ -3671,106 +3970,109 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <font>
         <b/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
@@ -3785,54 +4087,54 @@
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0060A3"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EEA86A31-B8D6-4709-BB1A-301110D381A2}" name="Table1" displayName="Table1" ref="A4:K224" totalsRowShown="0" headerRowDxfId="3">
-[...2 lines deleted...]
-    <sortCondition ref="B4:B224"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EEA86A31-B8D6-4709-BB1A-301110D381A2}" name="Table1" displayName="Table1" ref="A4:K244" totalsRowShown="0" headerRowDxfId="3">
+  <autoFilter ref="A4:K244" xr:uid="{EEA86A31-B8D6-4709-BB1A-301110D381A2}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:K244">
+    <sortCondition ref="B4:B244"/>
   </sortState>
   <tableColumns count="11">
     <tableColumn id="1" xr3:uid="{0363C4BF-6E45-4963-8CAA-BF0845D4E8A1}" name="Academic field"/>
     <tableColumn id="2" xr3:uid="{1FDC5FBF-DEFA-4447-98F7-A5012CCAEC08}" name="Country"/>
     <tableColumn id="3" xr3:uid="{82E90AE8-531A-4661-9DA5-EBF02A4ADA86}" name="Last name" dataDxfId="2"/>
     <tableColumn id="4" xr3:uid="{38D6BB70-A8FA-42BC-BBCE-36CEFA7F6E95}" name="First name"/>
     <tableColumn id="5" xr3:uid="{43F7880D-3169-4D80-AEB5-A1B71D8B0705}" name="Host Institution"/>
     <tableColumn id="6" xr3:uid="{A27555FA-8190-42AF-9EDC-2B8A151A3C5B}" name="Grant period starts (mmmm, yyyy)" dataDxfId="1"/>
     <tableColumn id="7" xr3:uid="{09517109-540B-464C-B866-B06843887F33}" name="Grant period ends (mmmm, yyyy)" dataDxfId="0"/>
     <tableColumn id="8" xr3:uid="{56AA6F4B-6C54-48FF-9720-97335F78FD30}" name="Home Institution"/>
     <tableColumn id="9" xr3:uid="{A329769D-78E0-4415-BE1B-ED72F4F8049E}" name="Specialization / Notes"/>
     <tableColumn id="10" xr3:uid="{FDDEC761-1A37-4143-AD92-5BAFBEF6539A}" name="Link to CV or to Curriculum Vitae Catalog"/>
     <tableColumn id="11" xr3:uid="{E62E12F1-EA79-43C9-B924-CE4C9DF6D6EE}" name="Commission website"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4073,7770 +4375,8476 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1WB0lYXbgNodBr6Zw5B25wBeJBTqG7f-p/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/103fQtc42lB0EbjihGlN2lIzlVlZMQFYd/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1bxov-FAuY0Rz1NZE35ZCgKjvs4a-Oni2/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1CYCaQi0d4_NVC_1DYhJgS2Mv6MUKSAXI/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1JFiw64zCm86nOHCELQvStCzUOC-ddIVq/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1fAKSYWSft8tiTJHLO-mDMI_tpRM7CrVb/view?usp=drive_link" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9A0CA66-8EB6-46BB-9FC0-DD00FF935E6A}">
   <dimension ref="A1:C10"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="40.7109375" customWidth="1"/>
+    <col min="1" max="1" width="35.44140625" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" customWidth="1"/>
+    <col min="3" max="3" width="40.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="9" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" s="9" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="B1" s="8"/>
     </row>
-    <row r="2" spans="1:3" s="9" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="15" t="s">
+    <row r="2" spans="1:3" s="9" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="16" t="s">
         <v>1001</v>
       </c>
-      <c r="B2" s="15"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+    </row>
+    <row r="3" spans="1:3" s="6" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="12" t="s">
         <v>1002</v>
       </c>
       <c r="B3" s="13">
-        <v>216</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" s="6" customFormat="1" x14ac:dyDescent="0.25">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" s="6" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12" t="s">
         <v>1003</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>1118</v>
-[...10 lines deleted...]
-      <c r="A6" s="16" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="10" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="17" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+    </row>
+    <row r="6" spans="1:3" s="2" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="16"/>
-[...17 lines deleted...]
-    <row r="10" spans="1:3" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B6" s="17"/>
+      <c r="C6" s="17"/>
+    </row>
+    <row r="7" spans="1:3" s="10" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="18" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+    </row>
+    <row r="8" spans="1:3" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="19" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+    </row>
+    <row r="9" spans="1:3" s="10" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="10" spans="1:3" s="10" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A10" s="11" t="s">
         <v>1005</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B15:B36">
     <sortCondition ref="B15:B36"/>
   </sortState>
   <mergeCells count="5">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L224"/>
+  <dimension ref="A1:L244"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1:G3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="41.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="18.42578125" customWidth="1"/>
+    <col min="1" max="1" width="41.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.44140625" customWidth="1"/>
     <col min="4" max="4" width="21" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" customWidth="1"/>
+    <col min="5" max="5" width="34.33203125" customWidth="1"/>
     <col min="6" max="7" width="34" customWidth="1"/>
-    <col min="8" max="8" width="56.5703125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="41.42578125" customWidth="1"/>
+    <col min="8" max="8" width="56.5546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="57.5546875" customWidth="1"/>
+    <col min="10" max="10" width="41.44140625" customWidth="1"/>
     <col min="11" max="11" width="60" customWidth="1"/>
-    <col min="12" max="12" width="35.85546875" customWidth="1"/>
+    <col min="12" max="12" width="35.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="20"/>
-      <c r="C1" s="21" t="s">
+      <c r="B1" s="21"/>
+      <c r="C1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="21"/>
-[...2 lines deleted...]
-      <c r="G1" s="21"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
       <c r="H1" s="5"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G2" s="21"/>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A2" s="20"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
       <c r="H2" s="5"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G3" s="21"/>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A3" s="20"/>
+      <c r="B3" s="21"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
       <c r="H3" s="5"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
     </row>
-    <row r="4" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>85</v>
       </c>
       <c r="B5" t="s">
         <v>1049</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>1064</v>
       </c>
       <c r="D5" t="s">
         <v>1065</v>
       </c>
       <c r="E5" t="s">
         <v>1066</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H5" t="s">
         <v>1094</v>
       </c>
       <c r="I5" t="s">
         <v>427</v>
       </c>
       <c r="J5" t="s">
         <v>1052</v>
       </c>
       <c r="K5" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6" t="s">
         <v>1049</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>1054</v>
       </c>
       <c r="D6" t="s">
         <v>481</v>
       </c>
       <c r="E6" t="s">
         <v>1055</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H6" t="s">
         <v>1095</v>
       </c>
       <c r="I6" t="s">
         <v>1057</v>
       </c>
       <c r="J6" t="s">
         <v>1052</v>
       </c>
       <c r="K6" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>193</v>
       </c>
       <c r="B7" t="s">
         <v>1049</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D7" t="s">
         <v>1058</v>
       </c>
       <c r="E7" t="s">
         <v>1059</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H7" t="s">
         <v>1096</v>
       </c>
       <c r="I7" t="s">
         <v>193</v>
       </c>
       <c r="J7" t="s">
         <v>1052</v>
       </c>
       <c r="K7" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>186</v>
       </c>
       <c r="B8" t="s">
         <v>1049</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>1060</v>
       </c>
       <c r="D8" t="s">
         <v>1061</v>
       </c>
       <c r="E8" t="s">
         <v>1062</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H8" t="s">
         <v>981</v>
       </c>
       <c r="I8" t="s">
         <v>1063</v>
       </c>
       <c r="J8" t="s">
         <v>1052</v>
       </c>
       <c r="K8" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>186</v>
       </c>
       <c r="B9" t="s">
         <v>1049</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>1074</v>
       </c>
       <c r="D9" t="s">
         <v>1075</v>
       </c>
       <c r="E9" t="s">
         <v>1076</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H9" t="s">
         <v>1097</v>
       </c>
       <c r="I9" t="s">
         <v>1077</v>
       </c>
       <c r="J9" t="s">
         <v>1052</v>
       </c>
       <c r="K9" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>60</v>
       </c>
       <c r="B10" t="s">
         <v>1049</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>1050</v>
       </c>
       <c r="D10" t="s">
         <v>744</v>
       </c>
       <c r="E10" t="s">
         <v>1051</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H10" t="s">
         <v>1098</v>
       </c>
       <c r="I10" t="s">
         <v>421</v>
       </c>
       <c r="J10" t="s">
         <v>1052</v>
       </c>
       <c r="K10" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>200</v>
       </c>
       <c r="B11" t="s">
         <v>1049</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>1088</v>
       </c>
       <c r="D11" t="s">
         <v>1089</v>
       </c>
       <c r="E11" t="s">
         <v>1076</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H11" t="s">
         <v>1099</v>
       </c>
       <c r="I11" t="s">
         <v>1090</v>
       </c>
       <c r="J11" t="s">
         <v>1052</v>
       </c>
       <c r="K11" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>200</v>
       </c>
       <c r="B12" t="s">
         <v>1049</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>1091</v>
       </c>
       <c r="D12" t="s">
         <v>1092</v>
       </c>
       <c r="E12" t="s">
         <v>1093</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H12" t="s">
         <v>937</v>
       </c>
       <c r="I12" t="s">
         <v>378</v>
       </c>
       <c r="J12" t="s">
         <v>1052</v>
       </c>
       <c r="K12" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>140</v>
       </c>
       <c r="B13" t="s">
         <v>1049</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="D13" t="s">
         <v>1079</v>
       </c>
       <c r="E13" t="s">
         <v>1080</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H13" t="s">
         <v>1100</v>
       </c>
       <c r="I13" t="s">
         <v>144</v>
       </c>
       <c r="J13" t="s">
         <v>1052</v>
       </c>
       <c r="K13" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>578</v>
       </c>
       <c r="B14" t="s">
         <v>1049</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>1071</v>
       </c>
       <c r="D14" t="s">
         <v>1072</v>
       </c>
       <c r="E14" t="s">
         <v>1073</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H14" t="s">
         <v>1101</v>
       </c>
       <c r="I14" t="s">
         <v>726</v>
       </c>
       <c r="J14" t="s">
         <v>1052</v>
       </c>
       <c r="K14" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>264</v>
       </c>
       <c r="B15" t="s">
         <v>1049</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>1067</v>
       </c>
       <c r="D15" t="s">
         <v>1068</v>
       </c>
       <c r="E15" t="s">
         <v>1069</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H15" t="s">
         <v>1102</v>
       </c>
       <c r="I15" t="s">
         <v>1070</v>
       </c>
       <c r="J15" t="s">
         <v>1052</v>
       </c>
       <c r="K15" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>205</v>
       </c>
       <c r="B16" t="s">
         <v>1049</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>1081</v>
       </c>
       <c r="D16" t="s">
         <v>1082</v>
       </c>
       <c r="E16" t="s">
         <v>1083</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H16" t="s">
         <v>1103</v>
       </c>
       <c r="I16" t="s">
         <v>816</v>
       </c>
       <c r="J16" t="s">
         <v>1052</v>
       </c>
       <c r="K16" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>626</v>
       </c>
       <c r="B17" t="s">
         <v>1049</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>1084</v>
       </c>
       <c r="D17" t="s">
         <v>1085</v>
       </c>
       <c r="E17" t="s">
         <v>1086</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H17" t="s">
         <v>1104</v>
       </c>
       <c r="I17" t="s">
         <v>1087</v>
       </c>
       <c r="J17" t="s">
         <v>1052</v>
       </c>
       <c r="K17" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D18" t="s">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>26</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H18" t="s">
         <v>877</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>28</v>
       </c>
       <c r="K18" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H19" t="s">
         <v>878</v>
       </c>
       <c r="I19" t="s">
         <v>33</v>
       </c>
       <c r="J19" t="s">
         <v>28</v>
       </c>
       <c r="K19" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D20" t="s">
         <v>36</v>
       </c>
       <c r="E20" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H20" t="s">
         <v>879</v>
       </c>
       <c r="I20" t="s">
         <v>37</v>
       </c>
       <c r="J20" t="s">
         <v>28</v>
       </c>
       <c r="K20" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D21" t="s">
         <v>40</v>
       </c>
       <c r="E21" t="s">
         <v>41</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H21" t="s">
         <v>880</v>
       </c>
       <c r="I21" t="s">
         <v>42</v>
       </c>
       <c r="J21" t="s">
         <v>28</v>
       </c>
       <c r="K21" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D22" t="s">
         <v>45</v>
       </c>
       <c r="E22" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H22" t="s">
         <v>881</v>
       </c>
       <c r="I22" t="s">
         <v>47</v>
       </c>
       <c r="J22" t="s">
         <v>28</v>
       </c>
       <c r="K22" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D23" t="s">
         <v>50</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H23" t="s">
         <v>881</v>
       </c>
       <c r="I23" t="s">
         <v>52</v>
       </c>
       <c r="J23" t="s">
         <v>28</v>
       </c>
       <c r="K23" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D24" t="s">
         <v>110</v>
       </c>
       <c r="E24" t="s">
         <v>111</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H24" t="s">
         <v>113</v>
       </c>
       <c r="I24" t="s">
         <v>114</v>
       </c>
       <c r="J24" t="s">
         <v>115</v>
       </c>
       <c r="K24" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>95</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D25" t="s">
         <v>97</v>
       </c>
       <c r="E25" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H25" t="s">
         <v>99</v>
       </c>
       <c r="I25" t="s">
         <v>100</v>
       </c>
       <c r="J25" t="s">
         <v>101</v>
       </c>
       <c r="K25" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
         <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>117</v>
       </c>
       <c r="D26" t="s">
         <v>118</v>
       </c>
       <c r="E26" t="s">
         <v>119</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H26" t="s">
         <v>120</v>
       </c>
       <c r="I26" t="s">
         <v>121</v>
       </c>
       <c r="J26" t="s">
         <v>122</v>
       </c>
       <c r="K26" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D27" t="s">
         <v>88</v>
       </c>
       <c r="E27" t="s">
         <v>89</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H27" t="s">
         <v>91</v>
       </c>
       <c r="I27" t="s">
         <v>92</v>
       </c>
       <c r="J27" t="s">
         <v>93</v>
       </c>
       <c r="K27" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>102</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D28" t="s">
         <v>104</v>
       </c>
       <c r="E28" t="s">
         <v>105</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H28" t="s">
         <v>91</v>
       </c>
       <c r="I28" t="s">
         <v>106</v>
       </c>
       <c r="J28" t="s">
         <v>107</v>
       </c>
       <c r="K28" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>381</v>
       </c>
       <c r="B29" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D29" t="s">
         <v>1119</v>
       </c>
-      <c r="C29" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>1128</v>
+        <v>1126</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H29" t="s">
         <v>970</v>
       </c>
       <c r="I29" t="s">
-        <v>1132</v>
+        <v>1130</v>
       </c>
       <c r="J29" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="K29" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>600</v>
       </c>
       <c r="B30" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>1122</v>
+        <v>1120</v>
       </c>
       <c r="D30" t="s">
         <v>141</v>
       </c>
       <c r="E30" t="s">
-        <v>1129</v>
+        <v>1127</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H30" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
       <c r="I30" t="s">
-        <v>1135</v>
+        <v>1133</v>
       </c>
       <c r="J30" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="K30" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>160</v>
       </c>
       <c r="B31" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>1123</v>
+        <v>1121</v>
       </c>
       <c r="D31" t="s">
-        <v>1124</v>
+        <v>1122</v>
       </c>
       <c r="E31" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H31" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="I31" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
       <c r="J31" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="K31" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>134</v>
       </c>
       <c r="B32" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>1125</v>
+        <v>1123</v>
       </c>
       <c r="D32" t="s">
         <v>175</v>
       </c>
       <c r="E32" t="s">
-        <v>1128</v>
+        <v>1126</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H32" t="s">
         <v>459</v>
       </c>
       <c r="I32" t="s">
-        <v>1138</v>
+        <v>1136</v>
       </c>
       <c r="J32" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="K32" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
         <v>578</v>
       </c>
       <c r="B33" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>1126</v>
+        <v>1124</v>
       </c>
       <c r="D33" t="s">
-        <v>1127</v>
+        <v>1125</v>
       </c>
       <c r="E33" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H33" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="I33" t="s">
+        <v>1138</v>
+      </c>
+      <c r="J33" t="s">
+        <v>1131</v>
+      </c>
+      <c r="K33" t="s">
         <v>1140</v>
       </c>
-      <c r="J33" t="s">
-[...6 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>193</v>
       </c>
       <c r="B34" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>273</v>
       </c>
       <c r="D34" t="s">
         <v>141</v>
       </c>
       <c r="E34" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H34" t="s">
         <v>883</v>
       </c>
       <c r="I34" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
       <c r="J34" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="K34" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>578</v>
+        <v>10</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>157</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>861</v>
+        <v>13</v>
       </c>
       <c r="E35" t="s">
-        <v>876</v>
+        <v>14</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>866</v>
+        <v>20</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>863</v>
+        <v>21</v>
       </c>
       <c r="H35" t="s">
-        <v>998</v>
+        <v>987</v>
       </c>
       <c r="I35" t="s">
-        <v>581</v>
+        <v>15</v>
       </c>
       <c r="J35" t="s">
         <v>16</v>
       </c>
       <c r="K35" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
         <v>814</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>844</v>
+        <v>831</v>
       </c>
       <c r="D36" t="s">
-        <v>845</v>
+        <v>830</v>
       </c>
       <c r="E36" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="H36" t="s">
-        <v>990</v>
+        <v>985</v>
       </c>
       <c r="I36" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="J36" t="s">
         <v>16</v>
       </c>
       <c r="K36" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
         <v>814</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
       <c r="D37" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
       <c r="E37" t="s">
         <v>870</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>112</v>
+        <v>149</v>
       </c>
       <c r="H37" t="s">
-        <v>993</v>
+        <v>897</v>
       </c>
       <c r="I37" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="J37" t="s">
         <v>16</v>
       </c>
       <c r="K37" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>852</v>
+        <v>843</v>
       </c>
       <c r="D38" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
       <c r="E38" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="H38" t="s">
-        <v>994</v>
+        <v>897</v>
       </c>
       <c r="I38" t="s">
-        <v>205</v>
+        <v>823</v>
       </c>
       <c r="J38" t="s">
         <v>16</v>
       </c>
       <c r="K38" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
-        <v>186</v>
+        <v>814</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>836</v>
+        <v>845</v>
       </c>
       <c r="D39" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="E39" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>58</v>
+        <v>865</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>80</v>
+        <v>865</v>
       </c>
       <c r="H39" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="I39" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="J39" t="s">
         <v>16</v>
       </c>
       <c r="K39" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
-        <v>264</v>
+        <v>578</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>834</v>
+        <v>861</v>
       </c>
       <c r="D40" t="s">
-        <v>835</v>
+        <v>157</v>
       </c>
       <c r="E40" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>20</v>
+        <v>866</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>138</v>
+        <v>863</v>
       </c>
       <c r="H40" t="s">
-        <v>883</v>
+        <v>998</v>
       </c>
       <c r="I40" t="s">
-        <v>821</v>
+        <v>581</v>
       </c>
       <c r="J40" t="s">
         <v>16</v>
       </c>
       <c r="K40" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
-        <v>1008</v>
+        <v>186</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>1006</v>
+        <v>849</v>
       </c>
       <c r="D41" t="s">
-        <v>1007</v>
+        <v>848</v>
       </c>
       <c r="E41" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H41" t="s">
-        <v>962</v>
+        <v>992</v>
       </c>
       <c r="I41" t="s">
-        <v>1009</v>
+        <v>826</v>
       </c>
       <c r="J41" t="s">
         <v>16</v>
       </c>
       <c r="K41" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
-        <v>10</v>
+        <v>703</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>13</v>
+        <v>833</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>832</v>
       </c>
       <c r="E42" t="s">
-        <v>14</v>
+        <v>867</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>20</v>
+        <v>863</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>21</v>
+        <v>864</v>
       </c>
       <c r="H42" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="I42" t="s">
-        <v>15</v>
+        <v>820</v>
       </c>
       <c r="J42" t="s">
         <v>16</v>
       </c>
       <c r="K42" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
-        <v>703</v>
+        <v>264</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="D43" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="E43" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>863</v>
+        <v>20</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>864</v>
+        <v>138</v>
       </c>
       <c r="H43" t="s">
-        <v>986</v>
+        <v>883</v>
       </c>
       <c r="I43" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="J43" t="s">
         <v>16</v>
       </c>
       <c r="K43" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="D44" t="s">
-        <v>843</v>
+        <v>530</v>
       </c>
       <c r="E44" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="F44" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="G44" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>897</v>
+        <v>999</v>
       </c>
       <c r="I44" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="J44" t="s">
         <v>16</v>
       </c>
       <c r="K44" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
-        <v>814</v>
+        <v>10</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>842</v>
+        <v>858</v>
       </c>
       <c r="D45" t="s">
-        <v>843</v>
+        <v>323</v>
       </c>
       <c r="E45" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="H45" t="s">
-        <v>897</v>
+        <v>997</v>
       </c>
       <c r="I45" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="J45" t="s">
         <v>16</v>
       </c>
       <c r="K45" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="D46" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
       <c r="E46" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="H46" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="I46" t="s">
-        <v>155</v>
+        <v>825</v>
       </c>
       <c r="J46" t="s">
         <v>16</v>
       </c>
       <c r="K46" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
-        <v>818</v>
+        <v>468</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>530</v>
+        <v>860</v>
       </c>
       <c r="D47" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E47" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H47" t="s">
-        <v>999</v>
+        <v>912</v>
       </c>
       <c r="I47" t="s">
-        <v>818</v>
+        <v>829</v>
       </c>
       <c r="J47" t="s">
         <v>16</v>
       </c>
       <c r="K47" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
-        <v>245</v>
+        <v>1008</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>211</v>
+        <v>1007</v>
       </c>
       <c r="D48" t="s">
-        <v>857</v>
+        <v>1006</v>
       </c>
       <c r="E48" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="H48" t="s">
-        <v>996</v>
+        <v>962</v>
       </c>
       <c r="I48" t="s">
-        <v>386</v>
+        <v>1009</v>
       </c>
       <c r="J48" t="s">
         <v>16</v>
       </c>
       <c r="K48" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
-        <v>814</v>
+        <v>245</v>
       </c>
       <c r="B49" t="s">
         <v>11</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>830</v>
+        <v>857</v>
       </c>
       <c r="D49" t="s">
-        <v>831</v>
+        <v>211</v>
       </c>
       <c r="E49" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>863</v>
+        <v>20</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>864</v>
+        <v>21</v>
       </c>
       <c r="H49" t="s">
-        <v>985</v>
+        <v>996</v>
       </c>
       <c r="I49" t="s">
-        <v>819</v>
+        <v>386</v>
       </c>
       <c r="J49" t="s">
         <v>16</v>
       </c>
       <c r="K49" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
-        <v>186</v>
+        <v>816</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="D50" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="E50" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="H50" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="I50" t="s">
-        <v>826</v>
+        <v>205</v>
       </c>
       <c r="J50" t="s">
         <v>16</v>
       </c>
       <c r="K50" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
-        <v>814</v>
+        <v>186</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>846</v>
+        <v>837</v>
       </c>
       <c r="D51" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
       <c r="E51" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="H51" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="I51" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="J51" t="s">
         <v>16</v>
       </c>
       <c r="K51" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
-        <v>102</v>
+        <v>381</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>214</v>
+        <v>841</v>
       </c>
       <c r="D52" t="s">
-        <v>854</v>
+        <v>840</v>
       </c>
       <c r="E52" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>20</v>
+        <v>83</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="H52" t="s">
-        <v>989</v>
+        <v>925</v>
       </c>
       <c r="I52" t="s">
-        <v>828</v>
+        <v>384</v>
       </c>
       <c r="J52" t="s">
         <v>16</v>
       </c>
       <c r="K52" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
         <v>381</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="D53" t="s">
         <v>840</v>
-      </c>
-[...1 lines deleted...]
-        <v>841</v>
       </c>
       <c r="E53" t="s">
         <v>867</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>112</v>
+        <v>78</v>
       </c>
       <c r="H53" t="s">
         <v>925</v>
       </c>
       <c r="I53" t="s">
         <v>384</v>
       </c>
       <c r="J53" t="s">
         <v>16</v>
       </c>
       <c r="K53" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
-        <v>381</v>
+        <v>102</v>
       </c>
       <c r="B54" t="s">
         <v>11</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>840</v>
+        <v>854</v>
       </c>
       <c r="D54" t="s">
-        <v>841</v>
+        <v>214</v>
       </c>
       <c r="E54" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="H54" t="s">
-        <v>925</v>
+        <v>989</v>
       </c>
       <c r="I54" t="s">
-        <v>384</v>
+        <v>828</v>
       </c>
       <c r="J54" t="s">
         <v>16</v>
       </c>
       <c r="K54" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
-        <v>10</v>
+        <v>814</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>323</v>
+        <v>851</v>
       </c>
       <c r="D55" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E55" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="H55" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
       <c r="I55" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="J55" t="s">
         <v>16</v>
       </c>
       <c r="K55" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
         <v>815</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>838</v>
+        <v>856</v>
       </c>
       <c r="D56" t="s">
-        <v>839</v>
+        <v>855</v>
       </c>
       <c r="E56" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="H56" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="I56" t="s">
-        <v>713</v>
+        <v>155</v>
       </c>
       <c r="J56" t="s">
         <v>16</v>
       </c>
       <c r="K56" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
         <v>815</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="D57" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>839</v>
       </c>
       <c r="E57" t="s">
         <v>869</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
       <c r="H57" t="s">
         <v>989</v>
       </c>
       <c r="I57" t="s">
         <v>713</v>
       </c>
       <c r="J57" t="s">
         <v>16</v>
       </c>
       <c r="K57" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
-        <v>468</v>
+        <v>815</v>
       </c>
       <c r="B58" t="s">
         <v>11</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>859</v>
+        <v>839</v>
       </c>
       <c r="D58" t="s">
-        <v>860</v>
+        <v>838</v>
       </c>
       <c r="E58" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="H58" t="s">
-        <v>912</v>
+        <v>989</v>
       </c>
       <c r="I58" t="s">
-        <v>829</v>
+        <v>713</v>
       </c>
       <c r="J58" t="s">
         <v>16</v>
       </c>
       <c r="K58" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
         <v>102</v>
       </c>
       <c r="B59" t="s">
         <v>123</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>124</v>
       </c>
       <c r="D59" t="s">
         <v>125</v>
       </c>
       <c r="E59" t="s">
         <v>126</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H59" t="s">
         <v>886</v>
       </c>
       <c r="I59" t="s">
         <v>127</v>
       </c>
       <c r="J59" t="s">
         <v>128</v>
       </c>
       <c r="K59" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
         <v>130</v>
       </c>
       <c r="B60" t="s">
         <v>123</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D60" t="s">
         <v>132</v>
       </c>
       <c r="E60" t="s">
         <v>133</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H60" t="s">
         <v>887</v>
       </c>
       <c r="J60" t="s">
         <v>128</v>
       </c>
       <c r="K60" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
         <v>134</v>
       </c>
       <c r="B61" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D61" t="s">
         <v>136</v>
       </c>
       <c r="E61" t="s">
         <v>137</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H61" t="s">
         <v>888</v>
       </c>
       <c r="I61" t="s">
         <v>139</v>
       </c>
       <c r="J61" t="s">
         <v>128</v>
       </c>
       <c r="K61" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
         <v>140</v>
       </c>
       <c r="B62" t="s">
         <v>123</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>141</v>
       </c>
       <c r="D62" t="s">
         <v>142</v>
       </c>
       <c r="E62" t="s">
         <v>143</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H62" t="s">
         <v>889</v>
       </c>
       <c r="I62" t="s">
         <v>144</v>
       </c>
       <c r="J62" t="s">
         <v>128</v>
       </c>
       <c r="K62" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
         <v>145</v>
       </c>
       <c r="B63" t="s">
         <v>123</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>146</v>
       </c>
       <c r="D63" t="s">
         <v>147</v>
       </c>
       <c r="E63" t="s">
         <v>148</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H63" t="s">
         <v>512</v>
       </c>
       <c r="I63" t="s">
         <v>150</v>
       </c>
       <c r="J63" t="s">
         <v>128</v>
       </c>
       <c r="K63" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
         <v>85</v>
       </c>
       <c r="B64" t="s">
         <v>123</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>151</v>
       </c>
       <c r="D64" t="s">
         <v>152</v>
       </c>
       <c r="E64" t="s">
         <v>153</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H64" t="s">
         <v>890</v>
       </c>
       <c r="I64" t="s">
         <v>154</v>
       </c>
       <c r="J64" t="s">
         <v>128</v>
       </c>
       <c r="K64" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D65" t="s">
         <v>157</v>
       </c>
       <c r="E65" t="s">
         <v>158</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H65" t="s">
         <v>891</v>
       </c>
       <c r="I65" t="s">
         <v>159</v>
       </c>
       <c r="J65" t="s">
         <v>128</v>
       </c>
       <c r="K65" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="66" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>123</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>161</v>
       </c>
       <c r="D66" t="s">
         <v>162</v>
       </c>
       <c r="E66" t="s">
         <v>163</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H66" t="s">
         <v>892</v>
       </c>
       <c r="I66" t="s">
         <v>164</v>
       </c>
       <c r="J66" t="s">
         <v>128</v>
       </c>
       <c r="K66" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="67" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A67" t="s">
         <v>145</v>
       </c>
       <c r="B67" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>165</v>
       </c>
       <c r="D67" t="s">
         <v>166</v>
       </c>
       <c r="E67" t="s">
         <v>167</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>78</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H67" t="s">
         <v>893</v>
       </c>
       <c r="I67" t="s">
         <v>168</v>
       </c>
       <c r="J67" t="s">
         <v>128</v>
       </c>
       <c r="K67" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A68" t="s">
         <v>134</v>
       </c>
       <c r="B68" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>169</v>
       </c>
       <c r="D68" t="s">
         <v>170</v>
       </c>
       <c r="E68" t="s">
         <v>171</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H68" t="s">
         <v>894</v>
       </c>
       <c r="I68" t="s">
         <v>172</v>
       </c>
       <c r="J68" t="s">
         <v>128</v>
       </c>
       <c r="K68" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
         <v>123</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>174</v>
       </c>
       <c r="D69" t="s">
         <v>175</v>
       </c>
       <c r="E69" t="s">
         <v>126</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H69" t="s">
         <v>895</v>
       </c>
       <c r="I69" t="s">
         <v>176</v>
       </c>
       <c r="J69" t="s">
         <v>128</v>
       </c>
       <c r="K69" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="70" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A70" t="s">
         <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>123</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>177</v>
       </c>
       <c r="D70" t="s">
         <v>178</v>
       </c>
       <c r="E70" t="s">
         <v>179</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H70" t="s">
         <v>896</v>
       </c>
       <c r="I70" t="s">
         <v>180</v>
       </c>
       <c r="J70" t="s">
         <v>128</v>
       </c>
       <c r="K70" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="71" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
         <v>181</v>
       </c>
       <c r="B71" t="s">
         <v>123</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D71" t="s">
         <v>183</v>
       </c>
       <c r="E71" t="s">
         <v>184</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H71" t="s">
         <v>897</v>
       </c>
       <c r="I71" t="s">
         <v>185</v>
       </c>
       <c r="J71" t="s">
         <v>128</v>
       </c>
       <c r="K71" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="72" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A72" t="s">
         <v>186</v>
       </c>
       <c r="B72" t="s">
         <v>123</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>187</v>
       </c>
       <c r="D72" t="s">
         <v>188</v>
       </c>
       <c r="E72" t="s">
         <v>148</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H72" t="s">
         <v>898</v>
       </c>
       <c r="I72" t="s">
         <v>189</v>
       </c>
       <c r="J72" t="s">
         <v>128</v>
       </c>
       <c r="K72" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A73" t="s">
         <v>181</v>
       </c>
       <c r="B73" t="s">
         <v>123</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>190</v>
       </c>
       <c r="D73" t="s">
         <v>191</v>
       </c>
       <c r="E73" t="s">
         <v>148</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H73" t="s">
         <v>503</v>
       </c>
       <c r="I73" t="s">
         <v>192</v>
       </c>
       <c r="J73" t="s">
         <v>128</v>
       </c>
       <c r="K73" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="74" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A74" t="s">
         <v>193</v>
       </c>
       <c r="B74" t="s">
         <v>123</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>194</v>
       </c>
       <c r="D74" t="s">
         <v>195</v>
       </c>
       <c r="E74" t="s">
         <v>196</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H74" t="s">
         <v>899</v>
       </c>
       <c r="J74" t="s">
         <v>128</v>
       </c>
       <c r="K74" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="75" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A75" t="s">
         <v>173</v>
       </c>
       <c r="B75" t="s">
         <v>123</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D75" t="s">
         <v>198</v>
       </c>
       <c r="E75" t="s">
         <v>148</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H75" t="s">
         <v>900</v>
       </c>
       <c r="I75" t="s">
         <v>199</v>
       </c>
       <c r="J75" t="s">
         <v>128</v>
       </c>
       <c r="K75" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="76" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A76" t="s">
         <v>200</v>
       </c>
       <c r="B76" t="s">
         <v>123</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D76" t="s">
         <v>202</v>
       </c>
       <c r="E76" t="s">
         <v>203</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H76" t="s">
         <v>901</v>
       </c>
       <c r="I76" t="s">
         <v>204</v>
       </c>
       <c r="J76" t="s">
         <v>128</v>
       </c>
       <c r="K76" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A77" t="s">
         <v>205</v>
       </c>
       <c r="B77" t="s">
         <v>123</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>206</v>
       </c>
       <c r="D77" t="s">
         <v>207</v>
       </c>
       <c r="E77" t="s">
         <v>208</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H77" t="s">
         <v>902</v>
       </c>
       <c r="I77" t="s">
         <v>209</v>
       </c>
       <c r="J77" t="s">
         <v>128</v>
       </c>
       <c r="K77" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="78" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A78" t="s">
         <v>140</v>
       </c>
       <c r="B78" t="s">
         <v>123</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>210</v>
       </c>
       <c r="D78" t="s">
         <v>211</v>
       </c>
       <c r="E78" t="s">
         <v>208</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H78" t="s">
         <v>903</v>
       </c>
       <c r="J78" t="s">
         <v>128</v>
       </c>
       <c r="K78" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A79" t="s">
         <v>212</v>
       </c>
       <c r="B79" t="s">
         <v>123</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D79" t="s">
         <v>214</v>
       </c>
       <c r="E79" t="s">
         <v>215</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H79" t="s">
         <v>904</v>
       </c>
       <c r="I79" t="s">
         <v>216</v>
       </c>
       <c r="J79" t="s">
         <v>128</v>
       </c>
       <c r="K79" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="80" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A80" t="s">
         <v>130</v>
       </c>
       <c r="B80" t="s">
         <v>217</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>218</v>
       </c>
       <c r="D80" t="s">
         <v>219</v>
       </c>
       <c r="E80" t="s">
         <v>220</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H80" t="s">
         <v>905</v>
       </c>
       <c r="I80" t="s">
         <v>221</v>
       </c>
       <c r="J80" t="s">
         <v>222</v>
       </c>
       <c r="K80" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A81" t="s">
         <v>224</v>
       </c>
       <c r="B81" t="s">
         <v>217</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D81" t="s">
         <v>226</v>
       </c>
       <c r="E81" t="s">
         <v>220</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H81" t="s">
         <v>906</v>
       </c>
       <c r="I81" t="s">
         <v>130</v>
       </c>
       <c r="J81" t="s">
         <v>222</v>
       </c>
       <c r="K81" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="82" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A82" t="s">
         <v>173</v>
       </c>
       <c r="B82" t="s">
         <v>217</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>227</v>
       </c>
       <c r="D82" t="s">
         <v>228</v>
       </c>
       <c r="E82" t="s">
         <v>229</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H82" t="s">
         <v>454</v>
       </c>
       <c r="I82" t="s">
         <v>230</v>
       </c>
       <c r="J82" t="s">
         <v>222</v>
       </c>
       <c r="K82" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="83" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A83" t="s">
         <v>155</v>
       </c>
       <c r="B83" t="s">
         <v>217</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>231</v>
       </c>
       <c r="D83" t="s">
         <v>232</v>
       </c>
       <c r="E83" t="s">
         <v>233</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H83" t="s">
         <v>907</v>
       </c>
       <c r="I83" t="s">
         <v>234</v>
       </c>
       <c r="J83" t="s">
         <v>222</v>
       </c>
       <c r="K83" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="84" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A84" t="s">
         <v>155</v>
       </c>
       <c r="B84" t="s">
         <v>217</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>235</v>
       </c>
       <c r="D84" t="s">
         <v>236</v>
       </c>
       <c r="E84" t="s">
         <v>237</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>238</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H84" t="s">
         <v>908</v>
       </c>
       <c r="I84" t="s">
         <v>239</v>
       </c>
       <c r="J84" t="s">
         <v>222</v>
       </c>
       <c r="K84" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="85" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A85" t="s">
         <v>240</v>
       </c>
       <c r="B85" t="s">
         <v>217</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>241</v>
       </c>
       <c r="D85" t="s">
         <v>242</v>
       </c>
       <c r="E85" t="s">
         <v>243</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H85" t="s">
         <v>909</v>
       </c>
       <c r="I85" t="s">
         <v>244</v>
       </c>
       <c r="J85" t="s">
         <v>222</v>
       </c>
       <c r="K85" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="86" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A86" t="s">
         <v>245</v>
       </c>
       <c r="B86" t="s">
         <v>217</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>246</v>
       </c>
       <c r="D86" t="s">
         <v>247</v>
       </c>
       <c r="E86" t="s">
         <v>248</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H86" t="s">
         <v>910</v>
       </c>
       <c r="I86" t="s">
         <v>249</v>
       </c>
       <c r="J86" t="s">
         <v>222</v>
       </c>
       <c r="K86" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="87" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A87" t="s">
         <v>205</v>
       </c>
       <c r="B87" t="s">
         <v>217</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>250</v>
       </c>
       <c r="D87" t="s">
         <v>251</v>
       </c>
       <c r="E87" t="s">
         <v>252</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H87" t="s">
         <v>911</v>
       </c>
       <c r="I87" t="s">
         <v>253</v>
       </c>
       <c r="J87" t="s">
         <v>222</v>
       </c>
       <c r="K87" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A88" t="s">
         <v>140</v>
       </c>
       <c r="B88" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>294</v>
       </c>
       <c r="D88" t="s">
         <v>295</v>
       </c>
       <c r="E88" t="s">
         <v>296</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>258</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H88" t="s">
         <v>297</v>
       </c>
       <c r="I88" t="s">
         <v>278</v>
       </c>
       <c r="J88" t="s">
         <v>298</v>
       </c>
       <c r="K88" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="89" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A89" t="s">
         <v>286</v>
       </c>
       <c r="B89" t="s">
         <v>254</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>287</v>
       </c>
       <c r="D89" t="s">
         <v>288</v>
       </c>
       <c r="E89" t="s">
         <v>289</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>290</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H89" t="s">
         <v>291</v>
       </c>
       <c r="I89" t="s">
         <v>292</v>
       </c>
       <c r="J89" t="s">
         <v>293</v>
       </c>
       <c r="K89" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="90" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A90" t="s">
         <v>264</v>
       </c>
       <c r="B90" t="s">
         <v>254</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>265</v>
       </c>
       <c r="D90" t="s">
         <v>266</v>
       </c>
       <c r="E90" t="s">
         <v>267</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>268</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>269</v>
       </c>
       <c r="H90" t="s">
         <v>270</v>
       </c>
       <c r="I90" t="s">
         <v>271</v>
       </c>
       <c r="J90" t="s">
         <v>262</v>
       </c>
       <c r="K90" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="91" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A91" t="s">
         <v>272</v>
       </c>
       <c r="B91" t="s">
         <v>254</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>273</v>
       </c>
       <c r="D91" t="s">
         <v>274</v>
       </c>
       <c r="E91" t="s">
         <v>275</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>276</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>259</v>
       </c>
       <c r="H91" t="s">
         <v>277</v>
       </c>
       <c r="I91" t="s">
         <v>278</v>
       </c>
       <c r="J91" t="s">
         <v>262</v>
       </c>
       <c r="K91" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="92" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A92" t="s">
         <v>279</v>
       </c>
       <c r="B92" t="s">
         <v>254</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D92" t="s">
         <v>281</v>
       </c>
       <c r="E92" t="s">
         <v>282</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>276</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>283</v>
       </c>
       <c r="H92" t="s">
         <v>284</v>
       </c>
       <c r="I92" t="s">
         <v>285</v>
       </c>
       <c r="J92" t="s">
         <v>262</v>
       </c>
       <c r="K92" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="93" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A93" t="s">
         <v>95</v>
       </c>
       <c r="B93" t="s">
         <v>254</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>255</v>
       </c>
       <c r="D93" t="s">
         <v>256</v>
       </c>
       <c r="E93" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>258</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>259</v>
       </c>
       <c r="H93" t="s">
         <v>260</v>
       </c>
       <c r="I93" t="s">
         <v>261</v>
       </c>
       <c r="J93" t="s">
         <v>262</v>
       </c>
       <c r="K93" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="94" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A94" t="s">
         <v>102</v>
       </c>
       <c r="B94" t="s">
         <v>299</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>300</v>
       </c>
       <c r="D94" t="s">
         <v>301</v>
       </c>
       <c r="E94" t="s">
         <v>302</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H94" t="s">
         <v>912</v>
       </c>
       <c r="I94" t="s">
         <v>303</v>
       </c>
       <c r="J94" t="s">
         <v>304</v>
       </c>
       <c r="K94" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="95" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A95" t="s">
         <v>264</v>
       </c>
       <c r="B95" t="s">
         <v>299</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D95" t="s">
         <v>306</v>
       </c>
       <c r="E95" t="s">
         <v>307</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H95" t="s">
         <v>913</v>
       </c>
       <c r="I95" t="s">
         <v>308</v>
       </c>
       <c r="J95" t="s">
         <v>309</v>
       </c>
       <c r="K95" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="96" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A96" t="s">
         <v>310</v>
       </c>
       <c r="B96" t="s">
         <v>299</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>311</v>
       </c>
       <c r="D96" t="s">
         <v>312</v>
       </c>
       <c r="E96" t="s">
         <v>313</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H96" t="s">
         <v>914</v>
       </c>
       <c r="I96" t="s">
         <v>314</v>
       </c>
       <c r="J96" t="s">
         <v>315</v>
       </c>
       <c r="K96" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="97" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A97" t="s">
         <v>316</v>
       </c>
       <c r="B97" t="s">
         <v>299</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>317</v>
       </c>
       <c r="D97" t="s">
         <v>318</v>
       </c>
       <c r="E97" t="s">
         <v>319</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H97" t="s">
         <v>915</v>
       </c>
       <c r="I97" t="s">
         <v>320</v>
       </c>
       <c r="J97" t="s">
         <v>321</v>
       </c>
       <c r="K97" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="98" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A98" t="s">
         <v>264</v>
       </c>
       <c r="B98" t="s">
         <v>299</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>322</v>
       </c>
       <c r="D98" t="s">
         <v>323</v>
       </c>
       <c r="E98" t="s">
         <v>324</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H98" t="s">
         <v>916</v>
       </c>
       <c r="I98" t="s">
         <v>325</v>
       </c>
       <c r="J98" t="s">
         <v>326</v>
       </c>
       <c r="K98" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="99" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A99" t="s">
         <v>327</v>
       </c>
       <c r="B99" t="s">
         <v>299</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>328</v>
       </c>
       <c r="D99" t="s">
         <v>274</v>
       </c>
       <c r="E99" t="s">
         <v>329</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H99" t="s">
         <v>917</v>
       </c>
       <c r="I99" t="s">
         <v>330</v>
       </c>
       <c r="J99" t="s">
         <v>331</v>
       </c>
       <c r="K99" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="100" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A100" t="s">
         <v>200</v>
       </c>
       <c r="B100" t="s">
         <v>299</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>332</v>
       </c>
       <c r="D100" t="s">
         <v>333</v>
       </c>
       <c r="E100" t="s">
         <v>334</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H100" t="s">
         <v>918</v>
       </c>
       <c r="I100" t="s">
         <v>335</v>
       </c>
       <c r="J100" t="s">
         <v>336</v>
       </c>
       <c r="K100" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="101" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A101" t="s">
         <v>95</v>
       </c>
       <c r="B101" t="s">
         <v>299</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>337</v>
       </c>
       <c r="D101" t="s">
         <v>338</v>
       </c>
       <c r="E101" t="s">
         <v>339</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H101" t="s">
         <v>919</v>
       </c>
       <c r="I101" t="s">
         <v>340</v>
       </c>
       <c r="J101" t="s">
         <v>341</v>
       </c>
       <c r="K101" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="102" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A102" t="s">
         <v>200</v>
       </c>
       <c r="B102" t="s">
         <v>299</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>342</v>
       </c>
       <c r="D102" t="s">
         <v>343</v>
       </c>
       <c r="E102" t="s">
         <v>344</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H102" t="s">
         <v>920</v>
       </c>
       <c r="I102" t="s">
         <v>345</v>
       </c>
       <c r="J102" t="s">
         <v>346</v>
       </c>
       <c r="K102" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="103" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A103" t="s">
         <v>205</v>
       </c>
       <c r="B103" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>347</v>
       </c>
       <c r="D103" t="s">
         <v>348</v>
       </c>
       <c r="E103" t="s">
         <v>344</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H103" t="s">
         <v>921</v>
       </c>
       <c r="I103" t="s">
         <v>349</v>
       </c>
       <c r="J103" t="s">
         <v>350</v>
       </c>
       <c r="K103" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="104" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A104" t="s">
         <v>351</v>
       </c>
       <c r="B104" t="s">
         <v>299</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>352</v>
       </c>
       <c r="D104" t="s">
         <v>353</v>
       </c>
       <c r="E104" t="s">
         <v>354</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H104" t="s">
         <v>922</v>
       </c>
       <c r="I104" t="s">
         <v>355</v>
       </c>
       <c r="J104" t="s">
         <v>356</v>
       </c>
       <c r="K104" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="105" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A105" t="s">
         <v>155</v>
       </c>
       <c r="B105" t="s">
         <v>299</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>357</v>
       </c>
       <c r="D105" t="s">
         <v>358</v>
       </c>
       <c r="E105" t="s">
         <v>359</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H105" t="s">
         <v>905</v>
       </c>
       <c r="I105" t="s">
         <v>360</v>
       </c>
       <c r="J105" t="s">
         <v>361</v>
       </c>
       <c r="K105" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="106" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A106" t="s">
         <v>362</v>
       </c>
       <c r="B106" t="s">
         <v>299</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>363</v>
       </c>
       <c r="D106" t="s">
         <v>364</v>
       </c>
       <c r="E106" t="s">
         <v>365</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H106" t="s">
         <v>923</v>
       </c>
       <c r="I106" t="s">
         <v>366</v>
       </c>
       <c r="J106" t="s">
         <v>367</v>
       </c>
       <c r="K106" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="107" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A107" t="s">
         <v>140</v>
       </c>
       <c r="B107" t="s">
         <v>299</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>368</v>
       </c>
       <c r="D107" t="s">
         <v>369</v>
       </c>
       <c r="E107" t="s">
         <v>370</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H107" t="s">
         <v>924</v>
       </c>
       <c r="I107" t="s">
         <v>371</v>
       </c>
       <c r="J107" t="s">
         <v>372</v>
       </c>
       <c r="K107" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="108" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A108" t="s">
         <v>391</v>
       </c>
       <c r="B108" t="s">
         <v>374</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>392</v>
       </c>
       <c r="D108" t="s">
         <v>393</v>
       </c>
       <c r="E108" t="s">
         <v>394</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>395</v>
       </c>
       <c r="H108" t="s">
         <v>914</v>
       </c>
       <c r="I108" t="s">
         <v>391</v>
       </c>
       <c r="J108" t="s">
         <v>396</v>
       </c>
       <c r="K108" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="109" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A109" t="s">
         <v>381</v>
       </c>
       <c r="B109" t="s">
         <v>374</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>382</v>
       </c>
       <c r="D109" t="s">
         <v>383</v>
       </c>
       <c r="E109" t="s">
         <v>377</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H109" t="s">
         <v>897</v>
       </c>
       <c r="I109" t="s">
         <v>384</v>
       </c>
       <c r="J109" t="s">
         <v>385</v>
       </c>
       <c r="K109" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="110" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A110" t="s">
         <v>362</v>
       </c>
       <c r="B110" t="s">
         <v>374</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>287</v>
       </c>
       <c r="D110" t="s">
         <v>288</v>
       </c>
       <c r="E110" t="s">
         <v>415</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H110" t="s">
         <v>928</v>
       </c>
       <c r="I110" t="s">
         <v>416</v>
       </c>
       <c r="J110" t="s">
         <v>417</v>
       </c>
       <c r="K110" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="111" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A111" t="s">
         <v>200</v>
       </c>
       <c r="B111" t="s">
         <v>374</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>375</v>
       </c>
       <c r="D111" t="s">
         <v>376</v>
       </c>
       <c r="E111" t="s">
         <v>377</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H111" t="s">
         <v>925</v>
       </c>
       <c r="I111" t="s">
         <v>378</v>
       </c>
       <c r="J111" t="s">
         <v>379</v>
       </c>
       <c r="K111" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="112" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A112" t="s">
         <v>407</v>
       </c>
       <c r="B112" t="s">
         <v>374</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>408</v>
       </c>
       <c r="D112" t="s">
         <v>409</v>
       </c>
       <c r="E112" t="s">
         <v>377</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H112" t="s">
         <v>927</v>
       </c>
       <c r="I112" t="s">
         <v>407</v>
       </c>
       <c r="J112" t="s">
         <v>410</v>
       </c>
       <c r="K112" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="113" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A113" t="s">
         <v>386</v>
       </c>
       <c r="B113" t="s">
         <v>374</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>387</v>
       </c>
       <c r="D113" t="s">
         <v>388</v>
       </c>
       <c r="E113" t="s">
         <v>377</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H113" t="s">
         <v>925</v>
       </c>
       <c r="I113" t="s">
         <v>389</v>
       </c>
       <c r="J113" t="s">
         <v>390</v>
       </c>
       <c r="K113" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="114" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A114" t="s">
         <v>418</v>
       </c>
       <c r="B114" t="s">
         <v>374</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>419</v>
       </c>
       <c r="D114" t="s">
         <v>420</v>
       </c>
       <c r="E114" t="s">
         <v>377</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H114" t="s">
         <v>929</v>
       </c>
       <c r="I114" t="s">
         <v>421</v>
       </c>
       <c r="J114" t="s">
         <v>422</v>
       </c>
       <c r="K114" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="115" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A115" t="s">
         <v>381</v>
       </c>
       <c r="B115" t="s">
         <v>374</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>411</v>
       </c>
       <c r="D115" t="s">
         <v>412</v>
       </c>
       <c r="E115" t="s">
         <v>413</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H115" t="s">
         <v>512</v>
       </c>
       <c r="I115" t="s">
         <v>384</v>
       </c>
       <c r="J115" t="s">
         <v>414</v>
       </c>
       <c r="K115" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="116" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A116" t="s">
         <v>402</v>
       </c>
       <c r="B116" t="s">
         <v>374</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>403</v>
       </c>
       <c r="D116" t="s">
         <v>404</v>
       </c>
       <c r="E116" t="s">
         <v>405</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H116" t="s">
         <v>898</v>
       </c>
       <c r="I116" t="s">
         <v>402</v>
       </c>
       <c r="J116" t="s">
         <v>406</v>
       </c>
       <c r="K116" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="117" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A117" t="s">
         <v>397</v>
       </c>
       <c r="B117" t="s">
         <v>374</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>398</v>
       </c>
       <c r="D117" t="s">
         <v>399</v>
       </c>
       <c r="E117" t="s">
         <v>400</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H117" t="s">
         <v>926</v>
       </c>
       <c r="I117" t="s">
         <v>397</v>
       </c>
       <c r="J117" t="s">
         <v>401</v>
       </c>
       <c r="K117" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="118" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A118" t="s">
         <v>85</v>
       </c>
       <c r="B118" t="s">
         <v>423</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>424</v>
       </c>
       <c r="D118" t="s">
         <v>425</v>
       </c>
       <c r="E118" t="s">
         <v>426</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H118" t="s">
         <v>930</v>
       </c>
       <c r="I118" t="s">
         <v>427</v>
       </c>
       <c r="J118" t="s">
         <v>428</v>
       </c>
       <c r="K118" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="119" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A119" t="s">
         <v>155</v>
       </c>
       <c r="B119" t="s">
         <v>423</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>430</v>
       </c>
       <c r="D119" t="s">
         <v>431</v>
       </c>
       <c r="E119" t="s">
         <v>432</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H119" t="s">
         <v>905</v>
       </c>
       <c r="I119" t="s">
         <v>433</v>
       </c>
       <c r="J119" t="s">
         <v>434</v>
       </c>
       <c r="K119" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="120" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A120" t="s">
         <v>493</v>
       </c>
       <c r="B120" t="s">
         <v>423</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>494</v>
       </c>
       <c r="D120" t="s">
         <v>495</v>
       </c>
       <c r="E120" t="s">
         <v>496</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H120" t="s">
         <v>497</v>
       </c>
       <c r="I120" t="s">
         <v>498</v>
       </c>
       <c r="J120" t="s">
         <v>499</v>
       </c>
       <c r="K120" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="121" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A121" t="s">
         <v>264</v>
       </c>
       <c r="B121" t="s">
         <v>423</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>475</v>
       </c>
       <c r="D121" t="s">
         <v>476</v>
       </c>
       <c r="E121" t="s">
         <v>477</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H121" t="s">
         <v>933</v>
       </c>
       <c r="I121" t="s">
         <v>478</v>
       </c>
       <c r="J121" t="s">
         <v>479</v>
       </c>
       <c r="K121" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="122" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A122" t="s">
         <v>95</v>
       </c>
       <c r="B122" t="s">
         <v>423</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>435</v>
       </c>
       <c r="D122" t="s">
         <v>436</v>
       </c>
       <c r="E122" t="s">
         <v>437</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H122" t="s">
         <v>931</v>
       </c>
       <c r="I122" t="s">
         <v>438</v>
       </c>
       <c r="J122" t="s">
         <v>439</v>
       </c>
       <c r="K122" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="123" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A123" t="s">
         <v>155</v>
       </c>
       <c r="B123" t="s">
         <v>423</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>440</v>
       </c>
       <c r="D123" t="s">
         <v>441</v>
       </c>
       <c r="E123" t="s">
         <v>442</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H123" t="s">
         <v>932</v>
       </c>
       <c r="I123" t="s">
         <v>443</v>
       </c>
       <c r="J123" t="s">
         <v>444</v>
       </c>
       <c r="K123" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="124" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A124" t="s">
         <v>468</v>
       </c>
       <c r="B124" t="s">
         <v>423</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>469</v>
       </c>
       <c r="D124" t="s">
         <v>470</v>
       </c>
       <c r="E124" t="s">
         <v>471</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H124" t="s">
         <v>472</v>
       </c>
       <c r="I124" t="s">
         <v>473</v>
       </c>
       <c r="J124" t="s">
         <v>474</v>
       </c>
       <c r="K124" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="125" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A125" t="s">
         <v>155</v>
       </c>
       <c r="B125" t="s">
         <v>423</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>500</v>
       </c>
       <c r="D125" t="s">
         <v>501</v>
       </c>
       <c r="E125" t="s">
         <v>502</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H125" t="s">
         <v>503</v>
       </c>
       <c r="I125" t="s">
         <v>504</v>
       </c>
       <c r="J125" t="s">
         <v>505</v>
       </c>
       <c r="K125" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="126" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A126" t="s">
         <v>245</v>
       </c>
       <c r="B126" t="s">
         <v>423</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>445</v>
       </c>
       <c r="D126" t="s">
         <v>446</v>
       </c>
       <c r="E126" t="s">
         <v>447</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H126" t="s">
         <v>448</v>
       </c>
       <c r="I126" t="s">
         <v>449</v>
       </c>
       <c r="J126" t="s">
         <v>450</v>
       </c>
       <c r="K126" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="127" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A127" t="s">
         <v>140</v>
       </c>
       <c r="B127" t="s">
         <v>423</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>509</v>
       </c>
       <c r="D127" t="s">
         <v>510</v>
       </c>
       <c r="E127" t="s">
         <v>511</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H127" t="s">
         <v>512</v>
       </c>
       <c r="I127" t="s">
         <v>144</v>
       </c>
       <c r="J127" t="s">
         <v>513</v>
       </c>
       <c r="K127" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="128" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A128" t="s">
         <v>155</v>
       </c>
       <c r="B128" t="s">
         <v>423</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>480</v>
       </c>
       <c r="D128" t="s">
         <v>481</v>
       </c>
       <c r="E128" t="s">
         <v>477</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H128" t="s">
         <v>482</v>
       </c>
       <c r="I128" t="s">
         <v>443</v>
       </c>
       <c r="J128" t="s">
         <v>483</v>
       </c>
       <c r="K128" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="129" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A129" t="s">
         <v>155</v>
       </c>
       <c r="B129" t="s">
         <v>423</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>506</v>
       </c>
       <c r="D129" t="s">
         <v>507</v>
       </c>
       <c r="E129" t="s">
         <v>502</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H129" t="s">
         <v>934</v>
       </c>
       <c r="I129" t="s">
         <v>239</v>
       </c>
       <c r="J129" t="s">
         <v>508</v>
       </c>
       <c r="K129" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="130" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A130" t="s">
         <v>224</v>
       </c>
       <c r="B130" t="s">
         <v>423</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>451</v>
       </c>
       <c r="D130" t="s">
         <v>452</v>
       </c>
       <c r="E130" t="s">
         <v>453</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H130" t="s">
         <v>454</v>
       </c>
       <c r="I130" t="s">
         <v>455</v>
       </c>
       <c r="J130" t="s">
         <v>456</v>
       </c>
       <c r="K130" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="131" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A131" t="s">
         <v>362</v>
       </c>
       <c r="B131" t="s">
         <v>423</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>489</v>
       </c>
       <c r="D131" t="s">
         <v>191</v>
       </c>
       <c r="E131" t="s">
         <v>464</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H131" t="s">
         <v>490</v>
       </c>
       <c r="I131" t="s">
         <v>491</v>
       </c>
       <c r="J131" t="s">
         <v>492</v>
       </c>
       <c r="K131" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="132" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A132" t="s">
         <v>134</v>
       </c>
       <c r="B132" t="s">
         <v>423</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>484</v>
       </c>
       <c r="D132" t="s">
         <v>485</v>
       </c>
       <c r="E132" t="s">
         <v>486</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H132" t="s">
         <v>487</v>
       </c>
       <c r="I132" t="s">
         <v>172</v>
       </c>
       <c r="J132" t="s">
         <v>488</v>
       </c>
       <c r="K132" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="133" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A133" t="s">
         <v>173</v>
       </c>
       <c r="B133" t="s">
         <v>423</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>457</v>
       </c>
       <c r="D133" t="s">
         <v>458</v>
       </c>
       <c r="E133" t="s">
         <v>432</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H133" t="s">
         <v>459</v>
       </c>
       <c r="I133" t="s">
         <v>460</v>
       </c>
       <c r="J133" t="s">
         <v>461</v>
       </c>
       <c r="K133" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="134" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A134" t="s">
         <v>362</v>
       </c>
       <c r="B134" t="s">
         <v>423</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>462</v>
       </c>
       <c r="D134" t="s">
         <v>463</v>
       </c>
       <c r="E134" t="s">
         <v>464</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H134" t="s">
         <v>465</v>
       </c>
       <c r="I134" t="s">
         <v>466</v>
       </c>
       <c r="J134" t="s">
         <v>467</v>
       </c>
       <c r="K134" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="135" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A135" t="s">
         <v>53</v>
       </c>
       <c r="B135" t="s">
         <v>54</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D135" t="s">
         <v>56</v>
       </c>
       <c r="E135" t="s">
         <v>57</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H135" t="s">
         <v>882</v>
       </c>
       <c r="I135" t="s">
         <v>59</v>
       </c>
       <c r="J135" t="s">
         <v>28</v>
       </c>
       <c r="K135" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="136" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A136" t="s">
         <v>173</v>
       </c>
       <c r="B136" t="s">
         <v>1105</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>1106</v>
       </c>
       <c r="D136" t="s">
         <v>1107</v>
       </c>
       <c r="E136" t="s">
         <v>1108</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>395</v>
       </c>
       <c r="H136" t="s">
         <v>991</v>
       </c>
       <c r="I136" t="s">
         <v>1109</v>
       </c>
       <c r="J136" t="s">
         <v>1110</v>
       </c>
       <c r="K136" t="s">
         <v>1116</v>
       </c>
     </row>
-    <row r="137" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A137" t="s">
         <v>669</v>
       </c>
       <c r="B137" t="s">
         <v>1105</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>1111</v>
       </c>
       <c r="D137" t="s">
         <v>1112</v>
       </c>
       <c r="E137" t="s">
         <v>1113</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>395</v>
       </c>
       <c r="H137" t="s">
         <v>901</v>
       </c>
       <c r="I137" t="s">
         <v>1114</v>
       </c>
       <c r="J137" t="s">
         <v>1115</v>
       </c>
       <c r="K137" t="s">
         <v>1116</v>
       </c>
     </row>
-    <row r="138" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A138" t="s">
         <v>514</v>
       </c>
       <c r="B138" t="s">
         <v>515</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>516</v>
       </c>
       <c r="D138" t="s">
         <v>517</v>
       </c>
       <c r="E138" t="s">
         <v>518</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H138" t="s">
         <v>891</v>
       </c>
       <c r="I138" t="s">
         <v>519</v>
       </c>
       <c r="J138" t="s">
         <v>520</v>
       </c>
       <c r="K138" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="139" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A139" t="s">
         <v>102</v>
       </c>
       <c r="B139" t="s">
         <v>515</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>521</v>
       </c>
       <c r="D139" t="s">
         <v>522</v>
       </c>
       <c r="E139" t="s">
         <v>518</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H139" t="s">
         <v>935</v>
       </c>
       <c r="I139" t="s">
         <v>523</v>
       </c>
       <c r="J139" t="s">
         <v>524</v>
       </c>
       <c r="K139" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="140" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A140" t="s">
         <v>102</v>
       </c>
       <c r="B140" t="s">
         <v>515</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>525</v>
       </c>
       <c r="D140" t="s">
         <v>526</v>
       </c>
       <c r="E140" t="s">
         <v>518</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H140" t="s">
         <v>936</v>
       </c>
       <c r="I140" t="s">
         <v>527</v>
       </c>
       <c r="J140" t="s">
         <v>528</v>
       </c>
       <c r="K140" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="141" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A141" t="s">
         <v>212</v>
       </c>
       <c r="B141" t="s">
         <v>515</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>529</v>
       </c>
       <c r="D141" t="s">
         <v>530</v>
       </c>
       <c r="E141" t="s">
         <v>531</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H141" t="s">
         <v>937</v>
       </c>
       <c r="I141" t="s">
         <v>532</v>
       </c>
       <c r="J141" t="s">
         <v>533</v>
       </c>
       <c r="K141" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="142" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A142" t="s">
         <v>316</v>
       </c>
       <c r="B142" t="s">
         <v>515</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>534</v>
       </c>
       <c r="D142" t="s">
         <v>175</v>
       </c>
       <c r="E142" t="s">
         <v>518</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H142" t="s">
         <v>938</v>
       </c>
       <c r="I142" t="s">
         <v>535</v>
       </c>
       <c r="J142" t="s">
         <v>536</v>
       </c>
       <c r="K142" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="143" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A143" t="s">
         <v>537</v>
       </c>
       <c r="B143" t="s">
         <v>515</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>538</v>
       </c>
       <c r="D143" t="s">
         <v>539</v>
       </c>
       <c r="E143" t="s">
         <v>540</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H143" t="s">
         <v>939</v>
       </c>
       <c r="I143" t="s">
         <v>541</v>
       </c>
       <c r="J143" t="s">
         <v>542</v>
       </c>
       <c r="K143" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="144" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A144" t="s">
         <v>240</v>
       </c>
       <c r="B144" t="s">
         <v>515</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>543</v>
       </c>
       <c r="D144" t="s">
         <v>141</v>
       </c>
       <c r="E144" t="s">
         <v>531</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H144" t="s">
         <v>940</v>
       </c>
       <c r="I144" t="s">
         <v>544</v>
       </c>
       <c r="J144" t="s">
         <v>545</v>
       </c>
       <c r="K144" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="145" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A145" t="s">
         <v>186</v>
       </c>
       <c r="B145" t="s">
         <v>515</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>546</v>
       </c>
       <c r="D145" t="s">
         <v>547</v>
       </c>
       <c r="E145" t="s">
         <v>548</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H145" t="s">
         <v>941</v>
       </c>
       <c r="I145" t="s">
         <v>549</v>
       </c>
       <c r="J145" t="s">
         <v>550</v>
       </c>
       <c r="K145" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="146" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A146" t="s">
         <v>551</v>
       </c>
       <c r="B146" t="s">
         <v>515</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>552</v>
       </c>
       <c r="D146" t="s">
         <v>553</v>
       </c>
       <c r="E146" t="s">
         <v>518</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H146" t="s">
         <v>448</v>
       </c>
       <c r="I146" t="s">
         <v>554</v>
       </c>
       <c r="J146" t="s">
         <v>555</v>
       </c>
       <c r="K146" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="147" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A147" t="s">
         <v>205</v>
       </c>
       <c r="B147" t="s">
         <v>515</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>556</v>
       </c>
       <c r="D147" t="s">
         <v>393</v>
       </c>
       <c r="E147" t="s">
         <v>531</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H147" t="s">
         <v>942</v>
       </c>
       <c r="I147" t="s">
         <v>557</v>
       </c>
       <c r="J147" t="s">
         <v>558</v>
       </c>
       <c r="K147" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="148" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A148" t="s">
         <v>10</v>
       </c>
       <c r="B148" t="s">
         <v>515</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>559</v>
       </c>
       <c r="D148" t="s">
         <v>560</v>
       </c>
       <c r="E148" t="s">
         <v>518</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>138</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H148" t="s">
         <v>943</v>
       </c>
       <c r="I148" t="s">
         <v>561</v>
       </c>
       <c r="J148" t="s">
         <v>562</v>
       </c>
       <c r="K148" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="149" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A149" t="s">
-        <v>173</v>
+        <v>1142</v>
       </c>
       <c r="B149" t="s">
-        <v>564</v>
+        <v>1143</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>572</v>
+        <v>1144</v>
       </c>
       <c r="D149" t="s">
-        <v>573</v>
+        <v>1145</v>
       </c>
       <c r="E149" t="s">
-        <v>574</v>
+        <v>1146</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>79</v>
+        <v>1147</v>
       </c>
       <c r="H149" t="s">
-        <v>945</v>
+        <v>645</v>
       </c>
       <c r="I149" t="s">
-        <v>575</v>
+        <v>1181</v>
       </c>
       <c r="J149" t="s">
-        <v>570</v>
+        <v>1182</v>
       </c>
       <c r="K149" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A150" t="s">
-        <v>381</v>
+        <v>1148</v>
       </c>
       <c r="B150" t="s">
-        <v>564</v>
+        <v>1143</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>587</v>
+        <v>1149</v>
       </c>
       <c r="D150" t="s">
-        <v>588</v>
+        <v>1150</v>
       </c>
       <c r="E150" t="s">
-        <v>589</v>
+        <v>1151</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H150" t="s">
-        <v>949</v>
+        <v>1192</v>
       </c>
       <c r="I150" t="s">
-        <v>590</v>
+        <v>1184</v>
       </c>
       <c r="J150" t="s">
-        <v>570</v>
+        <v>1182</v>
       </c>
       <c r="K150" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A151" t="s">
-        <v>582</v>
+        <v>1152</v>
       </c>
       <c r="B151" t="s">
-        <v>564</v>
+        <v>1143</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>583</v>
+        <v>1153</v>
       </c>
       <c r="D151" t="s">
-        <v>584</v>
+        <v>226</v>
       </c>
       <c r="E151" t="s">
-        <v>585</v>
+        <v>1154</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H151" t="s">
-        <v>948</v>
+        <v>1193</v>
       </c>
       <c r="I151" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="J151" t="s">
-        <v>570</v>
+        <v>1182</v>
       </c>
       <c r="K151" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A152" t="s">
-        <v>565</v>
+        <v>181</v>
       </c>
       <c r="B152" t="s">
-        <v>564</v>
+        <v>1143</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>566</v>
+        <v>1155</v>
       </c>
       <c r="D152" t="s">
-        <v>567</v>
+        <v>1156</v>
       </c>
       <c r="E152" t="s">
-        <v>568</v>
+        <v>1157</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H152" t="s">
-        <v>944</v>
+        <v>1194</v>
       </c>
       <c r="I152" t="s">
-        <v>569</v>
+        <v>185</v>
       </c>
       <c r="J152" t="s">
-        <v>570</v>
+        <v>1182</v>
       </c>
       <c r="K152" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A153" t="s">
-        <v>310</v>
+        <v>193</v>
       </c>
       <c r="B153" t="s">
-        <v>564</v>
+        <v>1143</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>596</v>
+        <v>1158</v>
       </c>
       <c r="D153" t="s">
-        <v>597</v>
+        <v>1159</v>
       </c>
       <c r="E153" t="s">
-        <v>598</v>
+        <v>1160</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H153" t="s">
-        <v>99</v>
+        <v>1195</v>
       </c>
       <c r="I153" t="s">
-        <v>599</v>
+        <v>193</v>
       </c>
       <c r="J153" t="s">
-        <v>570</v>
+        <v>1182</v>
       </c>
       <c r="K153" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A154" t="s">
-        <v>60</v>
+        <v>381</v>
       </c>
       <c r="B154" t="s">
-        <v>564</v>
+        <v>1143</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>604</v>
+        <v>1161</v>
       </c>
       <c r="D154" t="s">
-        <v>605</v>
+        <v>1162</v>
       </c>
       <c r="E154" t="s">
-        <v>606</v>
+        <v>1163</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G154" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H154" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1185</v>
+      </c>
+      <c r="J154" t="s">
+        <v>1182</v>
+      </c>
+      <c r="K154" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A155" t="s">
+        <v>102</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D155" t="s">
+        <v>463</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H155" t="s">
+        <v>1197</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1186</v>
+      </c>
+      <c r="J155" t="s">
+        <v>1182</v>
+      </c>
+      <c r="K155" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A156" t="s">
+        <v>316</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F156" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="H154" t="s">
-[...31 lines deleted...]
-      <c r="G155" s="1" t="s">
+      <c r="G156" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H156" t="s">
+        <v>1198</v>
+      </c>
+      <c r="I156" t="s">
+        <v>1187</v>
+      </c>
+      <c r="J156" t="s">
+        <v>1182</v>
+      </c>
+      <c r="K156" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A157" t="s">
+        <v>193</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D157" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="H155" t="s">
-[...63 lines deleted...]
-      <c r="F157" s="1" t="s">
+      <c r="H157" t="s">
+        <v>1199</v>
+      </c>
+      <c r="I157" t="s">
+        <v>193</v>
+      </c>
+      <c r="J157" t="s">
+        <v>1182</v>
+      </c>
+      <c r="K157" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A158" t="s">
+        <v>310</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F158" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="G157" s="1" t="s">
+      <c r="G158" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="H157" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="H158" t="s">
-        <v>947</v>
+        <v>1200</v>
       </c>
       <c r="I158" t="s">
-        <v>581</v>
+        <v>1188</v>
       </c>
       <c r="J158" t="s">
-        <v>570</v>
+        <v>1182</v>
       </c>
       <c r="K158" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A159" t="s">
-        <v>493</v>
+        <v>205</v>
       </c>
       <c r="B159" t="s">
-        <v>608</v>
+        <v>1143</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>609</v>
+        <v>250</v>
       </c>
       <c r="D159" t="s">
-        <v>610</v>
+        <v>1089</v>
       </c>
       <c r="E159" t="s">
-        <v>611</v>
+        <v>1160</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H159" t="s">
-        <v>612</v>
+        <v>955</v>
       </c>
       <c r="I159" t="s">
-        <v>613</v>
+        <v>29</v>
+      </c>
+      <c r="J159" t="s">
+        <v>1182</v>
       </c>
       <c r="K159" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A160" t="s">
-        <v>381</v>
+        <v>316</v>
       </c>
       <c r="B160" t="s">
-        <v>608</v>
+        <v>1143</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>615</v>
+        <v>1173</v>
       </c>
       <c r="D160" t="s">
-        <v>616</v>
+        <v>1174</v>
       </c>
       <c r="E160" t="s">
-        <v>617</v>
+        <v>1146</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>138</v>
+        <v>58</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="H160" t="s">
-        <v>953</v>
+        <v>1201</v>
       </c>
       <c r="I160" t="s">
-        <v>618</v>
+        <v>1189</v>
+      </c>
+      <c r="J160" t="s">
+        <v>1182</v>
       </c>
       <c r="K160" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A161" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B161" t="s">
-        <v>608</v>
+        <v>1143</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>619</v>
+        <v>1175</v>
       </c>
       <c r="D161" t="s">
-        <v>620</v>
+        <v>1176</v>
       </c>
       <c r="E161" t="s">
-        <v>621</v>
+        <v>1177</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="H161" t="s">
-        <v>622</v>
+        <v>1202</v>
       </c>
       <c r="I161" t="s">
-        <v>623</v>
+        <v>1190</v>
+      </c>
+      <c r="J161" t="s">
+        <v>1182</v>
       </c>
       <c r="K161" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:11" x14ac:dyDescent="0.25">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A162" t="s">
         <v>155</v>
       </c>
       <c r="B162" t="s">
-        <v>608</v>
+        <v>1143</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>624</v>
+        <v>1178</v>
       </c>
       <c r="D162" t="s">
-        <v>214</v>
+        <v>1179</v>
       </c>
       <c r="E162" t="s">
-        <v>617</v>
+        <v>1180</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>138</v>
+        <v>112</v>
       </c>
       <c r="G162" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H162" t="s">
+        <v>1203</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1191</v>
+      </c>
+      <c r="J162" t="s">
+        <v>1182</v>
+      </c>
+      <c r="K162" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A163" t="s">
+        <v>173</v>
+      </c>
+      <c r="B163" t="s">
+        <v>564</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="D163" t="s">
+        <v>573</v>
+      </c>
+      <c r="E163" t="s">
+        <v>574</v>
+      </c>
+      <c r="F163" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="H162" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="G163" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H163" t="s">
+        <v>945</v>
+      </c>
+      <c r="I163" t="s">
+        <v>575</v>
+      </c>
+      <c r="J163" t="s">
+        <v>570</v>
+      </c>
+      <c r="K163" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A164" t="s">
+        <v>381</v>
+      </c>
+      <c r="B164" t="s">
+        <v>564</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="D164" t="s">
+        <v>588</v>
+      </c>
+      <c r="E164" t="s">
+        <v>589</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H164" t="s">
+        <v>949</v>
+      </c>
+      <c r="I164" t="s">
+        <v>590</v>
+      </c>
+      <c r="J164" t="s">
+        <v>570</v>
+      </c>
+      <c r="K164" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A165" t="s">
+        <v>582</v>
+      </c>
+      <c r="B165" t="s">
+        <v>564</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D165" t="s">
+        <v>584</v>
+      </c>
+      <c r="E165" t="s">
+        <v>585</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G165" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="H163" t="s">
-[...10 lines deleted...]
-      <c r="A164" t="s">
+      <c r="H165" t="s">
+        <v>948</v>
+      </c>
+      <c r="I165" t="s">
+        <v>586</v>
+      </c>
+      <c r="J165" t="s">
+        <v>570</v>
+      </c>
+      <c r="K165" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A166" t="s">
+        <v>565</v>
+      </c>
+      <c r="B166" t="s">
+        <v>564</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="D166" t="s">
+        <v>567</v>
+      </c>
+      <c r="E166" t="s">
+        <v>568</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H166" t="s">
+        <v>944</v>
+      </c>
+      <c r="I166" t="s">
+        <v>569</v>
+      </c>
+      <c r="J166" t="s">
+        <v>570</v>
+      </c>
+      <c r="K166" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A167" t="s">
+        <v>310</v>
+      </c>
+      <c r="B167" t="s">
+        <v>564</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="D167" t="s">
+        <v>597</v>
+      </c>
+      <c r="E167" t="s">
+        <v>598</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H167" t="s">
+        <v>99</v>
+      </c>
+      <c r="I167" t="s">
+        <v>599</v>
+      </c>
+      <c r="J167" t="s">
+        <v>570</v>
+      </c>
+      <c r="K167" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A168" t="s">
         <v>60</v>
       </c>
-      <c r="B164" t="s">
-[...126 lines deleted...]
-      </c>
       <c r="B168" t="s">
-        <v>608</v>
+        <v>564</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="D168" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="E168" t="s">
-        <v>666</v>
+        <v>606</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="H168" t="s">
-        <v>667</v>
+        <v>952</v>
       </c>
       <c r="I168" t="s">
-        <v>668</v>
+        <v>607</v>
+      </c>
+      <c r="J168" t="s">
+        <v>570</v>
       </c>
       <c r="K168" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:11" x14ac:dyDescent="0.25">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A169" t="s">
-        <v>155</v>
+        <v>591</v>
       </c>
       <c r="B169" t="s">
-        <v>608</v>
+        <v>564</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>647</v>
+        <v>592</v>
       </c>
       <c r="D169" t="s">
-        <v>648</v>
+        <v>593</v>
       </c>
       <c r="E169" t="s">
-        <v>632</v>
+        <v>594</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H169" t="s">
-        <v>937</v>
+        <v>950</v>
       </c>
       <c r="I169" t="s">
-        <v>649</v>
+        <v>595</v>
+      </c>
+      <c r="J169" t="s">
+        <v>570</v>
       </c>
       <c r="K169" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:11" x14ac:dyDescent="0.25">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A170" t="s">
-        <v>155</v>
+        <v>600</v>
       </c>
       <c r="B170" t="s">
-        <v>608</v>
+        <v>564</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>650</v>
+        <v>601</v>
       </c>
       <c r="D170" t="s">
-        <v>651</v>
+        <v>602</v>
       </c>
       <c r="E170" t="s">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H170" t="s">
-        <v>622</v>
+        <v>951</v>
       </c>
       <c r="I170" t="s">
-        <v>652</v>
+        <v>600</v>
+      </c>
+      <c r="J170" t="s">
+        <v>570</v>
       </c>
       <c r="K170" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:11" x14ac:dyDescent="0.25">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A171" t="s">
-        <v>381</v>
+        <v>173</v>
       </c>
       <c r="B171" t="s">
-        <v>608</v>
+        <v>564</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>653</v>
+        <v>576</v>
       </c>
       <c r="D171" t="s">
-        <v>654</v>
+        <v>226</v>
       </c>
       <c r="E171" t="s">
-        <v>617</v>
+        <v>577</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="H171" t="s">
-        <v>655</v>
+        <v>946</v>
       </c>
       <c r="I171" t="s">
-        <v>656</v>
+        <v>230</v>
+      </c>
+      <c r="J171" t="s">
+        <v>570</v>
       </c>
       <c r="K171" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:11" x14ac:dyDescent="0.25">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A172" t="s">
         <v>578</v>
       </c>
       <c r="B172" t="s">
-        <v>608</v>
+        <v>564</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>657</v>
+        <v>579</v>
       </c>
       <c r="D172" t="s">
-        <v>658</v>
+        <v>301</v>
       </c>
       <c r="E172" t="s">
-        <v>659</v>
+        <v>580</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>138</v>
+        <v>112</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>82</v>
+        <v>149</v>
       </c>
       <c r="H172" t="s">
-        <v>957</v>
+        <v>947</v>
       </c>
       <c r="I172" t="s">
-        <v>660</v>
+        <v>581</v>
+      </c>
+      <c r="J172" t="s">
+        <v>570</v>
       </c>
       <c r="K172" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:11" x14ac:dyDescent="0.25">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A173" t="s">
-        <v>381</v>
+        <v>493</v>
       </c>
       <c r="B173" t="s">
         <v>608</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>661</v>
+        <v>609</v>
       </c>
       <c r="D173" t="s">
-        <v>662</v>
+        <v>610</v>
       </c>
       <c r="E173" t="s">
-        <v>663</v>
+        <v>611</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="H173" t="s">
-        <v>459</v>
+        <v>612</v>
       </c>
       <c r="I173" t="s">
-        <v>664</v>
+        <v>613</v>
       </c>
       <c r="K173" t="s">
         <v>614</v>
       </c>
     </row>
-    <row r="174" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A174" t="s">
-        <v>60</v>
+        <v>381</v>
       </c>
       <c r="B174" t="s">
-        <v>61</v>
+        <v>608</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>62</v>
+        <v>615</v>
       </c>
       <c r="D174" t="s">
-        <v>63</v>
+        <v>616</v>
       </c>
       <c r="E174" t="s">
-        <v>64</v>
+        <v>617</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>21</v>
+        <v>138</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H174" t="s">
-        <v>883</v>
+        <v>953</v>
       </c>
       <c r="I174" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>618</v>
       </c>
       <c r="K174" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:11" x14ac:dyDescent="0.25">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A175" t="s">
-        <v>68</v>
+        <v>102</v>
       </c>
       <c r="B175" t="s">
-        <v>69</v>
+        <v>608</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>70</v>
+        <v>619</v>
       </c>
       <c r="D175" t="s">
-        <v>71</v>
+        <v>620</v>
       </c>
       <c r="E175" t="s">
-        <v>72</v>
+        <v>621</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H175" t="s">
-        <v>884</v>
+        <v>622</v>
       </c>
       <c r="I175" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>623</v>
       </c>
       <c r="K175" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:11" x14ac:dyDescent="0.25">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A176" t="s">
-        <v>74</v>
+        <v>155</v>
       </c>
       <c r="B176" t="s">
-        <v>69</v>
+        <v>608</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>75</v>
+        <v>624</v>
       </c>
       <c r="D176" t="s">
-        <v>76</v>
+        <v>214</v>
       </c>
       <c r="E176" t="s">
-        <v>72</v>
+        <v>617</v>
       </c>
       <c r="F176" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G176" s="1" t="s">
+      <c r="H176" t="s">
+        <v>954</v>
+      </c>
+      <c r="I176" t="s">
+        <v>625</v>
+      </c>
+      <c r="K176" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A177" t="s">
+        <v>626</v>
+      </c>
+      <c r="B177" t="s">
+        <v>608</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="D177" t="s">
+        <v>628</v>
+      </c>
+      <c r="E177" t="s">
+        <v>629</v>
+      </c>
+      <c r="F177" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G177" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="H176" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="H177" t="s">
-        <v>897</v>
+        <v>955</v>
       </c>
       <c r="I177" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>630</v>
       </c>
       <c r="K177" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:11" x14ac:dyDescent="0.25">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A178" t="s">
-        <v>327</v>
+        <v>60</v>
       </c>
       <c r="B178" t="s">
-        <v>670</v>
+        <v>608</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>677</v>
+        <v>631</v>
       </c>
       <c r="D178" t="s">
-        <v>678</v>
+        <v>274</v>
       </c>
       <c r="E178" t="s">
-        <v>673</v>
+        <v>632</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="H178" t="s">
-        <v>958</v>
+        <v>937</v>
       </c>
       <c r="I178" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>633</v>
       </c>
       <c r="K178" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:11" x14ac:dyDescent="0.25">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A179" t="s">
-        <v>186</v>
+        <v>362</v>
       </c>
       <c r="B179" t="s">
-        <v>670</v>
+        <v>608</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>680</v>
+        <v>634</v>
       </c>
       <c r="D179" t="s">
-        <v>681</v>
+        <v>635</v>
       </c>
       <c r="E179" t="s">
-        <v>682</v>
+        <v>636</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>90</v>
+        <v>138</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="H179" t="s">
-        <v>959</v>
+        <v>637</v>
       </c>
       <c r="I179" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>638</v>
       </c>
       <c r="K179" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:11" x14ac:dyDescent="0.25">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A180" t="s">
+        <v>205</v>
+      </c>
+      <c r="B180" t="s">
+        <v>608</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="D180" t="s">
+        <v>640</v>
+      </c>
+      <c r="E180" t="s">
+        <v>641</v>
+      </c>
+      <c r="F180" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H180" t="s">
+        <v>956</v>
+      </c>
+      <c r="I180" t="s">
+        <v>642</v>
+      </c>
+      <c r="K180" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A181" t="s">
+        <v>381</v>
+      </c>
+      <c r="B181" t="s">
+        <v>608</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="D181" t="s">
+        <v>644</v>
+      </c>
+      <c r="E181" t="s">
+        <v>617</v>
+      </c>
+      <c r="F181" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H181" t="s">
+        <v>645</v>
+      </c>
+      <c r="I181" t="s">
+        <v>646</v>
+      </c>
+      <c r="K181" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A182" t="s">
+        <v>205</v>
+      </c>
+      <c r="B182" t="s">
+        <v>608</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="D182" t="s">
+        <v>602</v>
+      </c>
+      <c r="E182" t="s">
+        <v>666</v>
+      </c>
+      <c r="F182" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H182" t="s">
+        <v>667</v>
+      </c>
+      <c r="I182" t="s">
+        <v>668</v>
+      </c>
+      <c r="K182" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A183" t="s">
         <v>155</v>
       </c>
-      <c r="B180" t="s">
-[...97 lines deleted...]
-      </c>
       <c r="B183" t="s">
-        <v>689</v>
+        <v>608</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>701</v>
+        <v>647</v>
       </c>
       <c r="D183" t="s">
-        <v>702</v>
+        <v>648</v>
       </c>
       <c r="E183" t="s">
-        <v>692</v>
+        <v>632</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>21</v>
+        <v>138</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H183" t="s">
-        <v>961</v>
+        <v>937</v>
       </c>
       <c r="I183" t="s">
-        <v>427</v>
+        <v>649</v>
       </c>
       <c r="K183" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:11" x14ac:dyDescent="0.25">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A184" t="s">
-        <v>703</v>
+        <v>155</v>
       </c>
       <c r="B184" t="s">
-        <v>689</v>
+        <v>608</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>704</v>
+        <v>650</v>
       </c>
       <c r="D184" t="s">
-        <v>705</v>
+        <v>651</v>
       </c>
       <c r="E184" t="s">
-        <v>706</v>
+        <v>617</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>21</v>
+        <v>138</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H184" t="s">
-        <v>962</v>
+        <v>622</v>
       </c>
       <c r="I184" t="s">
-        <v>391</v>
+        <v>652</v>
       </c>
       <c r="K184" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:11" x14ac:dyDescent="0.25">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A185" t="s">
-        <v>205</v>
+        <v>381</v>
       </c>
       <c r="B185" t="s">
-        <v>689</v>
+        <v>608</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>707</v>
+        <v>653</v>
       </c>
       <c r="D185" t="s">
-        <v>708</v>
+        <v>654</v>
       </c>
       <c r="E185" t="s">
-        <v>698</v>
+        <v>617</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="H185" t="s">
-        <v>963</v>
+        <v>655</v>
       </c>
       <c r="I185" t="s">
-        <v>709</v>
+        <v>656</v>
       </c>
       <c r="K185" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:11" x14ac:dyDescent="0.25">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A186" t="s">
-        <v>155</v>
+        <v>578</v>
       </c>
       <c r="B186" t="s">
-        <v>689</v>
+        <v>608</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>710</v>
+        <v>657</v>
       </c>
       <c r="D186" t="s">
-        <v>711</v>
+        <v>658</v>
       </c>
       <c r="E186" t="s">
-        <v>712</v>
+        <v>659</v>
       </c>
       <c r="F186" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H186" t="s">
+        <v>957</v>
+      </c>
+      <c r="I186" t="s">
+        <v>660</v>
+      </c>
+      <c r="K186" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A187" t="s">
+        <v>381</v>
+      </c>
+      <c r="B187" t="s">
+        <v>608</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="D187" t="s">
+        <v>662</v>
+      </c>
+      <c r="E187" t="s">
+        <v>663</v>
+      </c>
+      <c r="F187" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="G186" s="1" t="s">
+      <c r="G187" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="H186" t="s">
-[...28 lines deleted...]
-      <c r="G187" s="1" t="s">
+      <c r="H187" t="s">
+        <v>459</v>
+      </c>
+      <c r="I187" t="s">
+        <v>664</v>
+      </c>
+      <c r="K187" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A188" t="s">
+        <v>60</v>
+      </c>
+      <c r="B188" t="s">
+        <v>61</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D188" t="s">
+        <v>63</v>
+      </c>
+      <c r="E188" t="s">
+        <v>64</v>
+      </c>
+      <c r="F188" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="H187" t="s">
-[...25 lines deleted...]
-      <c r="F188" s="1" t="s">
+      <c r="H188" t="s">
+        <v>883</v>
+      </c>
+      <c r="I188" t="s">
+        <v>65</v>
+      </c>
+      <c r="J188" t="s">
+        <v>66</v>
+      </c>
+      <c r="K188" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A189" t="s">
+        <v>68</v>
+      </c>
+      <c r="B189" t="s">
+        <v>69</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D189" t="s">
+        <v>71</v>
+      </c>
+      <c r="E189" t="s">
+        <v>72</v>
+      </c>
+      <c r="F189" s="1" t="s">
         <v>58</v>
-      </c>
-[...30 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H189" t="s">
-        <v>1044</v>
+        <v>884</v>
       </c>
       <c r="I189" t="s">
-        <v>1016</v>
+        <v>73</v>
+      </c>
+      <c r="J189" t="s">
+        <v>66</v>
       </c>
       <c r="K189" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:11" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A190" t="s">
-        <v>551</v>
+        <v>74</v>
       </c>
       <c r="B190" t="s">
-        <v>689</v>
+        <v>69</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>718</v>
+        <v>75</v>
       </c>
       <c r="D190" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="E190" t="s">
-        <v>719</v>
+        <v>72</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G190" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H190" t="s">
+        <v>885</v>
+      </c>
+      <c r="I190" t="s">
+        <v>77</v>
+      </c>
+      <c r="J190" t="s">
+        <v>66</v>
+      </c>
+      <c r="K190" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A191" t="s">
+        <v>669</v>
+      </c>
+      <c r="B191" t="s">
+        <v>670</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="D191" t="s">
+        <v>672</v>
+      </c>
+      <c r="E191" t="s">
+        <v>673</v>
+      </c>
+      <c r="F191" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="H190" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="H191" t="s">
-        <v>905</v>
+        <v>897</v>
       </c>
       <c r="I191" t="s">
-        <v>724</v>
+        <v>674</v>
+      </c>
+      <c r="J191" t="s">
+        <v>675</v>
       </c>
       <c r="K191" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:11" x14ac:dyDescent="0.25">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A192" t="s">
-        <v>1017</v>
+        <v>327</v>
       </c>
       <c r="B192" t="s">
-        <v>689</v>
+        <v>670</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>1018</v>
+        <v>677</v>
       </c>
       <c r="D192" t="s">
-        <v>1019</v>
+        <v>678</v>
       </c>
       <c r="E192" t="s">
-        <v>1020</v>
+        <v>673</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G192" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H192" t="s">
+        <v>958</v>
+      </c>
+      <c r="I192" t="s">
+        <v>679</v>
+      </c>
+      <c r="J192" t="s">
+        <v>675</v>
+      </c>
+      <c r="K192" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A193" t="s">
+        <v>186</v>
+      </c>
+      <c r="B193" t="s">
+        <v>670</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="D193" t="s">
+        <v>681</v>
+      </c>
+      <c r="E193" t="s">
+        <v>682</v>
+      </c>
+      <c r="F193" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G193" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="H192" t="s">
-[...10 lines deleted...]
-      <c r="A193" t="s">
+      <c r="H193" t="s">
+        <v>959</v>
+      </c>
+      <c r="I193" t="s">
+        <v>683</v>
+      </c>
+      <c r="J193" t="s">
+        <v>675</v>
+      </c>
+      <c r="K193" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A194" t="s">
+        <v>155</v>
+      </c>
+      <c r="B194" t="s">
+        <v>670</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="D194" t="s">
+        <v>685</v>
+      </c>
+      <c r="E194" t="s">
+        <v>686</v>
+      </c>
+      <c r="F194" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H194" t="s">
+        <v>899</v>
+      </c>
+      <c r="I194" t="s">
+        <v>687</v>
+      </c>
+      <c r="J194" t="s">
+        <v>688</v>
+      </c>
+      <c r="K194" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A195" t="s">
         <v>102</v>
-      </c>
-[...62 lines deleted...]
-        <v>316</v>
       </c>
       <c r="B195" t="s">
         <v>689</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>784</v>
+        <v>690</v>
       </c>
       <c r="D195" t="s">
-        <v>785</v>
+        <v>691</v>
       </c>
       <c r="E195" t="s">
-        <v>719</v>
+        <v>692</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H195" t="s">
-        <v>448</v>
+        <v>960</v>
       </c>
       <c r="I195" t="s">
-        <v>765</v>
+        <v>693</v>
       </c>
       <c r="K195" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="196" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A196" t="s">
-        <v>1022</v>
+        <v>695</v>
       </c>
       <c r="B196" t="s">
         <v>689</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>1023</v>
+        <v>696</v>
       </c>
       <c r="D196" t="s">
-        <v>1024</v>
+        <v>697</v>
       </c>
       <c r="E196" t="s">
-        <v>712</v>
+        <v>698</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>58</v>
+        <v>112</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>82</v>
+        <v>149</v>
       </c>
       <c r="H196" t="s">
-        <v>1045</v>
+        <v>944</v>
       </c>
       <c r="I196" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
       <c r="K196" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="197" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A197" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="B197" t="s">
         <v>689</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>730</v>
+        <v>701</v>
       </c>
       <c r="D197" t="s">
-        <v>731</v>
+        <v>702</v>
       </c>
       <c r="E197" t="s">
-        <v>732</v>
+        <v>692</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H197" t="s">
-        <v>909</v>
+        <v>961</v>
       </c>
       <c r="I197" t="s">
-        <v>733</v>
+        <v>427</v>
       </c>
       <c r="K197" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="198" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A198" t="s">
-        <v>582</v>
+        <v>703</v>
       </c>
       <c r="B198" t="s">
         <v>689</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>1025</v>
+        <v>704</v>
       </c>
       <c r="D198" t="s">
-        <v>301</v>
+        <v>705</v>
       </c>
       <c r="E198" t="s">
-        <v>1026</v>
+        <v>706</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="H198" t="s">
-        <v>1046</v>
+        <v>962</v>
       </c>
       <c r="I198" t="s">
-        <v>1027</v>
+        <v>391</v>
       </c>
       <c r="K198" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="199" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A199" t="s">
-        <v>102</v>
+        <v>205</v>
       </c>
       <c r="B199" t="s">
         <v>689</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>1028</v>
+        <v>707</v>
       </c>
       <c r="D199" t="s">
-        <v>1029</v>
+        <v>708</v>
       </c>
       <c r="E199" t="s">
-        <v>1030</v>
+        <v>698</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H199" t="s">
-        <v>1043</v>
+        <v>963</v>
       </c>
       <c r="I199" t="s">
-        <v>1031</v>
+        <v>709</v>
       </c>
       <c r="K199" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="200" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A200" t="s">
-        <v>703</v>
+        <v>155</v>
       </c>
       <c r="B200" t="s">
         <v>689</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>734</v>
+        <v>710</v>
       </c>
       <c r="D200" t="s">
-        <v>141</v>
+        <v>711</v>
       </c>
       <c r="E200" t="s">
-        <v>735</v>
+        <v>712</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="H200" t="s">
-        <v>968</v>
+        <v>953</v>
       </c>
       <c r="I200" t="s">
-        <v>397</v>
+        <v>713</v>
       </c>
       <c r="K200" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="201" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A201" t="s">
-        <v>205</v>
+        <v>703</v>
       </c>
       <c r="B201" t="s">
         <v>689</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>736</v>
+        <v>714</v>
       </c>
       <c r="D201" t="s">
-        <v>737</v>
+        <v>715</v>
       </c>
       <c r="E201" t="s">
-        <v>738</v>
+        <v>716</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>58</v>
+        <v>112</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H201" t="s">
-        <v>897</v>
+        <v>964</v>
       </c>
       <c r="I201" t="s">
-        <v>739</v>
+        <v>717</v>
       </c>
       <c r="K201" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="202" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A202" t="s">
-        <v>703</v>
+        <v>102</v>
       </c>
       <c r="B202" t="s">
         <v>689</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>1032</v>
+        <v>1010</v>
       </c>
       <c r="D202" t="s">
-        <v>1033</v>
+        <v>1011</v>
       </c>
       <c r="E202" t="s">
-        <v>1034</v>
+        <v>1012</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H202" t="s">
-        <v>905</v>
+        <v>1042</v>
       </c>
       <c r="I202" t="s">
-        <v>1035</v>
+        <v>1013</v>
       </c>
       <c r="K202" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="203" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A203" t="s">
-        <v>726</v>
+        <v>1048</v>
       </c>
       <c r="B203" t="s">
         <v>689</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>740</v>
+        <v>1014</v>
       </c>
       <c r="D203" t="s">
-        <v>741</v>
+        <v>141</v>
       </c>
       <c r="E203" t="s">
-        <v>742</v>
+        <v>1015</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H203" t="s">
-        <v>969</v>
+        <v>1044</v>
       </c>
       <c r="I203" t="s">
-        <v>743</v>
+        <v>1016</v>
       </c>
       <c r="K203" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="204" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A204" t="s">
-        <v>695</v>
+        <v>551</v>
       </c>
       <c r="B204" t="s">
         <v>689</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>226</v>
+        <v>718</v>
       </c>
       <c r="D204" t="s">
-        <v>744</v>
+        <v>63</v>
       </c>
       <c r="E204" t="s">
-        <v>745</v>
+        <v>719</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="H204" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="I204" t="s">
-        <v>746</v>
+        <v>720</v>
       </c>
       <c r="K204" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="205" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A205" t="s">
-        <v>102</v>
+        <v>695</v>
       </c>
       <c r="B205" t="s">
         <v>689</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>747</v>
+        <v>721</v>
       </c>
       <c r="D205" t="s">
-        <v>748</v>
+        <v>722</v>
       </c>
       <c r="E205" t="s">
-        <v>749</v>
+        <v>723</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="H205" t="s">
-        <v>971</v>
+        <v>905</v>
       </c>
       <c r="I205" t="s">
-        <v>750</v>
+        <v>724</v>
       </c>
       <c r="K205" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="206" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A206" t="s">
-        <v>60</v>
+        <v>1017</v>
       </c>
       <c r="B206" t="s">
         <v>689</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>751</v>
+        <v>1018</v>
       </c>
       <c r="D206" t="s">
-        <v>752</v>
+        <v>1019</v>
       </c>
       <c r="E206" t="s">
-        <v>753</v>
+        <v>1020</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="H206" t="s">
-        <v>972</v>
+        <v>459</v>
       </c>
       <c r="I206" t="s">
-        <v>754</v>
+        <v>1021</v>
       </c>
       <c r="K206" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="207" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A207" t="s">
-        <v>755</v>
+        <v>102</v>
       </c>
       <c r="B207" t="s">
         <v>689</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>756</v>
+        <v>725</v>
       </c>
       <c r="D207" t="s">
-        <v>757</v>
+        <v>132</v>
       </c>
       <c r="E207" t="s">
-        <v>758</v>
+        <v>712</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="H207" t="s">
-        <v>973</v>
+        <v>966</v>
       </c>
       <c r="I207" t="s">
-        <v>759</v>
+        <v>102</v>
       </c>
       <c r="K207" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="208" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A208" t="s">
-        <v>224</v>
+        <v>726</v>
       </c>
       <c r="B208" t="s">
         <v>689</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>760</v>
+        <v>727</v>
       </c>
       <c r="D208" t="s">
-        <v>761</v>
+        <v>728</v>
       </c>
       <c r="E208" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>149</v>
+        <v>80</v>
       </c>
       <c r="H208" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="I208" t="s">
-        <v>224</v>
+        <v>729</v>
       </c>
       <c r="K208" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="209" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A209" t="s">
-        <v>703</v>
+        <v>316</v>
       </c>
       <c r="B209" t="s">
         <v>689</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>762</v>
+        <v>784</v>
       </c>
       <c r="D209" t="s">
-        <v>301</v>
+        <v>785</v>
       </c>
       <c r="E209" t="s">
-        <v>763</v>
+        <v>719</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="H209" t="s">
-        <v>886</v>
+        <v>448</v>
       </c>
       <c r="I209" t="s">
-        <v>391</v>
+        <v>765</v>
       </c>
       <c r="K209" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="210" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A210" t="s">
-        <v>316</v>
+        <v>1022</v>
       </c>
       <c r="B210" t="s">
         <v>689</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>764</v>
+        <v>1023</v>
       </c>
       <c r="D210" t="s">
-        <v>678</v>
+        <v>1024</v>
       </c>
       <c r="E210" t="s">
-        <v>698</v>
+        <v>712</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="H210" t="s">
-        <v>901</v>
+        <v>1045</v>
       </c>
       <c r="I210" t="s">
-        <v>765</v>
+        <v>709</v>
       </c>
       <c r="K210" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="211" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A211" t="s">
-        <v>766</v>
+        <v>703</v>
       </c>
       <c r="B211" t="s">
         <v>689</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>767</v>
+        <v>730</v>
       </c>
       <c r="D211" t="s">
-        <v>768</v>
+        <v>731</v>
       </c>
       <c r="E211" t="s">
-        <v>692</v>
+        <v>732</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H211" t="s">
-        <v>974</v>
+        <v>909</v>
       </c>
       <c r="I211" t="s">
-        <v>769</v>
+        <v>733</v>
       </c>
       <c r="K211" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="212" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A212" t="s">
-        <v>695</v>
+        <v>582</v>
       </c>
       <c r="B212" t="s">
         <v>689</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>770</v>
+        <v>1025</v>
       </c>
       <c r="D212" t="s">
-        <v>771</v>
+        <v>301</v>
       </c>
       <c r="E212" t="s">
-        <v>772</v>
+        <v>1026</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>112</v>
+        <v>58</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>149</v>
+        <v>82</v>
       </c>
       <c r="H212" t="s">
-        <v>975</v>
+        <v>1046</v>
       </c>
       <c r="I212" t="s">
-        <v>717</v>
+        <v>1027</v>
       </c>
       <c r="K212" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="213" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A213" t="s">
-        <v>181</v>
+        <v>102</v>
       </c>
       <c r="B213" t="s">
         <v>689</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>1036</v>
+        <v>1028</v>
       </c>
       <c r="D213" t="s">
-        <v>1037</v>
+        <v>1029</v>
       </c>
       <c r="E213" t="s">
-        <v>1038</v>
+        <v>1030</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H213" t="s">
-        <v>1047</v>
+        <v>1043</v>
       </c>
       <c r="I213" t="s">
-        <v>181</v>
+        <v>1031</v>
       </c>
       <c r="K213" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="214" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A214" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="B214" t="s">
         <v>689</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>773</v>
+        <v>734</v>
       </c>
       <c r="D214" t="s">
-        <v>157</v>
+        <v>141</v>
       </c>
       <c r="E214" t="s">
-        <v>692</v>
+        <v>735</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="H214" t="s">
-        <v>976</v>
+        <v>968</v>
       </c>
       <c r="I214" t="s">
-        <v>774</v>
+        <v>397</v>
       </c>
       <c r="K214" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="215" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A215" t="s">
-        <v>140</v>
+        <v>205</v>
       </c>
       <c r="B215" t="s">
         <v>689</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>1039</v>
+        <v>736</v>
       </c>
       <c r="D215" t="s">
-        <v>1040</v>
+        <v>737</v>
       </c>
       <c r="E215" t="s">
-        <v>1041</v>
+        <v>738</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H215" t="s">
-        <v>926</v>
+        <v>897</v>
       </c>
       <c r="I215" t="s">
-        <v>144</v>
+        <v>739</v>
       </c>
       <c r="K215" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="216" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A216" t="s">
-        <v>140</v>
+        <v>703</v>
       </c>
       <c r="B216" t="s">
         <v>689</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>775</v>
+        <v>1032</v>
       </c>
       <c r="D216" t="s">
-        <v>776</v>
+        <v>1033</v>
       </c>
       <c r="E216" t="s">
-        <v>777</v>
+        <v>1034</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H216" t="s">
-        <v>977</v>
+        <v>905</v>
       </c>
       <c r="I216" t="s">
-        <v>778</v>
+        <v>1035</v>
       </c>
       <c r="K216" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="217" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A217" t="s">
-        <v>779</v>
+        <v>726</v>
       </c>
       <c r="B217" t="s">
         <v>689</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>780</v>
+        <v>740</v>
       </c>
       <c r="D217" t="s">
-        <v>781</v>
+        <v>741</v>
       </c>
       <c r="E217" t="s">
-        <v>782</v>
+        <v>742</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>786</v>
+        <v>58</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>787</v>
+        <v>80</v>
       </c>
       <c r="H217" t="s">
-        <v>978</v>
+        <v>969</v>
       </c>
       <c r="I217" t="s">
-        <v>783</v>
+        <v>743</v>
       </c>
       <c r="K217" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="218" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A218" t="s">
-        <v>60</v>
+        <v>695</v>
       </c>
       <c r="B218" t="s">
-        <v>788</v>
+        <v>689</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>811</v>
+        <v>226</v>
       </c>
       <c r="D218" t="s">
-        <v>136</v>
+        <v>744</v>
       </c>
       <c r="E218" t="s">
-        <v>812</v>
+        <v>745</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H218" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="I218" t="s">
-        <v>813</v>
+        <v>746</v>
       </c>
       <c r="K218" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:11" x14ac:dyDescent="0.25">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A219" t="s">
-        <v>173</v>
+        <v>102</v>
       </c>
       <c r="B219" t="s">
-        <v>788</v>
+        <v>689</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>430</v>
+        <v>747</v>
       </c>
       <c r="D219" t="s">
-        <v>789</v>
+        <v>748</v>
       </c>
       <c r="E219" t="s">
-        <v>790</v>
+        <v>749</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="H219" t="s">
-        <v>979</v>
+        <v>971</v>
       </c>
       <c r="I219" t="s">
-        <v>391</v>
+        <v>750</v>
       </c>
       <c r="K219" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:11" x14ac:dyDescent="0.25">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A220" t="s">
         <v>60</v>
       </c>
       <c r="B220" t="s">
-        <v>788</v>
+        <v>689</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>808</v>
+        <v>751</v>
       </c>
       <c r="D220" t="s">
-        <v>809</v>
+        <v>752</v>
       </c>
       <c r="E220" t="s">
-        <v>810</v>
+        <v>753</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G220" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H220" t="s">
+        <v>972</v>
+      </c>
+      <c r="I220" t="s">
+        <v>754</v>
+      </c>
+      <c r="K220" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A221" t="s">
+        <v>755</v>
+      </c>
+      <c r="B221" t="s">
+        <v>689</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="D221" t="s">
+        <v>757</v>
+      </c>
+      <c r="E221" t="s">
+        <v>758</v>
+      </c>
+      <c r="F221" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H221" t="s">
+        <v>973</v>
+      </c>
+      <c r="I221" t="s">
+        <v>759</v>
+      </c>
+      <c r="K221" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A222" t="s">
+        <v>224</v>
+      </c>
+      <c r="B222" t="s">
+        <v>689</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="D222" t="s">
+        <v>761</v>
+      </c>
+      <c r="E222" t="s">
+        <v>698</v>
+      </c>
+      <c r="F222" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="H220" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="G222" s="1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="H222" t="s">
-        <v>981</v>
+        <v>964</v>
       </c>
       <c r="I222" t="s">
-        <v>800</v>
+        <v>224</v>
       </c>
       <c r="K222" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:11" x14ac:dyDescent="0.25">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A223" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="B223" t="s">
-        <v>788</v>
+        <v>689</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>801</v>
+        <v>762</v>
       </c>
       <c r="D223" t="s">
-        <v>802</v>
+        <v>301</v>
       </c>
       <c r="E223" t="s">
-        <v>803</v>
+        <v>763</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G223" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H223" t="s">
+        <v>886</v>
+      </c>
+      <c r="I223" t="s">
+        <v>391</v>
+      </c>
+      <c r="K223" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A224" t="s">
+        <v>316</v>
+      </c>
+      <c r="B224" t="s">
+        <v>689</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="D224" t="s">
+        <v>678</v>
+      </c>
+      <c r="E224" t="s">
+        <v>698</v>
+      </c>
+      <c r="F224" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G224" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="H223" t="s">
+      <c r="H224" t="s">
+        <v>901</v>
+      </c>
+      <c r="I224" t="s">
+        <v>765</v>
+      </c>
+      <c r="K224" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A225" t="s">
+        <v>766</v>
+      </c>
+      <c r="B225" t="s">
+        <v>689</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="D225" t="s">
+        <v>768</v>
+      </c>
+      <c r="E225" t="s">
+        <v>692</v>
+      </c>
+      <c r="F225" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H225" t="s">
+        <v>974</v>
+      </c>
+      <c r="I225" t="s">
+        <v>769</v>
+      </c>
+      <c r="K225" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A226" t="s">
+        <v>695</v>
+      </c>
+      <c r="B226" t="s">
+        <v>689</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="D226" t="s">
+        <v>771</v>
+      </c>
+      <c r="E226" t="s">
+        <v>772</v>
+      </c>
+      <c r="F226" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H226" t="s">
+        <v>975</v>
+      </c>
+      <c r="I226" t="s">
+        <v>717</v>
+      </c>
+      <c r="K226" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A227" t="s">
+        <v>181</v>
+      </c>
+      <c r="B227" t="s">
+        <v>689</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E227" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H227" t="s">
+        <v>1047</v>
+      </c>
+      <c r="I227" t="s">
+        <v>181</v>
+      </c>
+      <c r="K227" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A228" t="s">
+        <v>700</v>
+      </c>
+      <c r="B228" t="s">
+        <v>689</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="D228" t="s">
+        <v>157</v>
+      </c>
+      <c r="E228" t="s">
+        <v>692</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H228" t="s">
+        <v>976</v>
+      </c>
+      <c r="I228" t="s">
+        <v>774</v>
+      </c>
+      <c r="K228" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A229" t="s">
+        <v>140</v>
+      </c>
+      <c r="B229" t="s">
+        <v>689</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E229" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F229" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H229" t="s">
+        <v>926</v>
+      </c>
+      <c r="I229" t="s">
+        <v>144</v>
+      </c>
+      <c r="K229" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A230" t="s">
+        <v>140</v>
+      </c>
+      <c r="B230" t="s">
+        <v>689</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="D230" t="s">
+        <v>776</v>
+      </c>
+      <c r="E230" t="s">
+        <v>777</v>
+      </c>
+      <c r="F230" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H230" t="s">
+        <v>977</v>
+      </c>
+      <c r="I230" t="s">
+        <v>778</v>
+      </c>
+      <c r="K230" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A231" t="s">
+        <v>779</v>
+      </c>
+      <c r="B231" t="s">
+        <v>689</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="D231" t="s">
+        <v>781</v>
+      </c>
+      <c r="E231" t="s">
+        <v>782</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H231" t="s">
+        <v>978</v>
+      </c>
+      <c r="I231" t="s">
+        <v>783</v>
+      </c>
+      <c r="K231" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A232" t="s">
+        <v>60</v>
+      </c>
+      <c r="B232" t="s">
+        <v>788</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="D232" t="s">
+        <v>136</v>
+      </c>
+      <c r="E232" t="s">
+        <v>812</v>
+      </c>
+      <c r="F232" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H232" t="s">
+        <v>968</v>
+      </c>
+      <c r="I232" t="s">
+        <v>813</v>
+      </c>
+      <c r="K232" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A233" t="s">
+        <v>173</v>
+      </c>
+      <c r="B233" t="s">
+        <v>788</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="D233" t="s">
+        <v>789</v>
+      </c>
+      <c r="E233" t="s">
+        <v>790</v>
+      </c>
+      <c r="F233" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H233" t="s">
+        <v>979</v>
+      </c>
+      <c r="I233" t="s">
+        <v>391</v>
+      </c>
+      <c r="K233" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A234" t="s">
+        <v>792</v>
+      </c>
+      <c r="B234" t="s">
+        <v>788</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="D234" t="s">
+        <v>794</v>
+      </c>
+      <c r="E234" t="s">
+        <v>795</v>
+      </c>
+      <c r="F234" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H234" t="s">
+        <v>980</v>
+      </c>
+      <c r="I234" t="s">
+        <v>796</v>
+      </c>
+      <c r="K234" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A235" t="s">
+        <v>60</v>
+      </c>
+      <c r="B235" t="s">
+        <v>788</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="D235" t="s">
+        <v>808</v>
+      </c>
+      <c r="E235" t="s">
+        <v>810</v>
+      </c>
+      <c r="F235" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H235" t="s">
+        <v>984</v>
+      </c>
+      <c r="K235" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A236" t="s">
+        <v>155</v>
+      </c>
+      <c r="B236" t="s">
+        <v>788</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="D236" t="s">
+        <v>798</v>
+      </c>
+      <c r="E236" t="s">
+        <v>799</v>
+      </c>
+      <c r="F236" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H236" t="s">
+        <v>981</v>
+      </c>
+      <c r="I236" t="s">
+        <v>800</v>
+      </c>
+      <c r="K236" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A237" t="s">
+        <v>699</v>
+      </c>
+      <c r="B237" t="s">
+        <v>788</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="D237" t="s">
+        <v>802</v>
+      </c>
+      <c r="E237" t="s">
+        <v>803</v>
+      </c>
+      <c r="F237" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H237" t="s">
         <v>982</v>
       </c>
-      <c r="I223" t="s">
+      <c r="I237" t="s">
         <v>804</v>
       </c>
-      <c r="K223" t="s">
+      <c r="K237" t="s">
         <v>791</v>
       </c>
     </row>
-    <row r="224" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A224" t="s">
+    <row r="238" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A238" t="s">
         <v>186</v>
       </c>
-      <c r="B224" t="s">
+      <c r="B238" t="s">
         <v>788</v>
       </c>
-      <c r="C224" s="3" t="s">
+      <c r="C238" s="3" t="s">
         <v>805</v>
       </c>
-      <c r="D224" t="s">
+      <c r="D238" t="s">
         <v>806</v>
       </c>
-      <c r="E224" t="s">
+      <c r="E238" t="s">
         <v>807</v>
       </c>
-      <c r="F224" s="1" t="s">
+      <c r="F238" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="G224" s="1" t="s">
+      <c r="G238" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="H224" t="s">
+      <c r="H238" t="s">
         <v>983</v>
       </c>
-      <c r="I224" t="s">
+      <c r="I238" t="s">
         <v>746</v>
       </c>
-      <c r="K224" t="s">
+      <c r="K238" t="s">
         <v>791</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A239" t="s">
+        <v>102</v>
+      </c>
+      <c r="B239" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D239" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E239" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F239" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H239" t="s">
+        <v>1226</v>
+      </c>
+      <c r="I239" t="s">
+        <v>693</v>
+      </c>
+      <c r="J239" s="15" t="s">
+        <v>1234</v>
+      </c>
+      <c r="K239" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A240" t="s">
+        <v>205</v>
+      </c>
+      <c r="B240" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E240" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F240" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H240" t="s">
+        <v>1227</v>
+      </c>
+      <c r="I240" t="s">
+        <v>709</v>
+      </c>
+      <c r="J240" s="15" t="s">
+        <v>1235</v>
+      </c>
+      <c r="K240" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A241" t="s">
+        <v>205</v>
+      </c>
+      <c r="B241" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E241" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F241" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H241" t="s">
+        <v>1225</v>
+      </c>
+      <c r="I241" t="s">
+        <v>816</v>
+      </c>
+      <c r="J241" s="15" t="s">
+        <v>1233</v>
+      </c>
+      <c r="K241" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A242" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B242" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E242" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F242" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H242" t="s">
+        <v>1228</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1230</v>
+      </c>
+      <c r="J242" s="15" t="s">
+        <v>1236</v>
+      </c>
+      <c r="K242" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A243" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D243" t="s">
+        <v>715</v>
+      </c>
+      <c r="E243" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F243" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H243" t="s">
+        <v>1229</v>
+      </c>
+      <c r="I243" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J243" s="15" t="s">
+        <v>1237</v>
+      </c>
+      <c r="K243" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A244" t="s">
+        <v>186</v>
+      </c>
+      <c r="B244" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F244" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H244" t="s">
+        <v>1224</v>
+      </c>
+      <c r="I244" t="s">
+        <v>746</v>
+      </c>
+      <c r="J244" s="15" t="s">
+        <v>1232</v>
+      </c>
+      <c r="K244" t="s">
+        <v>1238</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B3"/>
     <mergeCell ref="C1:G3"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="J244" r:id="rId1" xr:uid="{F2A8D077-B8E3-4D30-9CD3-7E9F4AA4E14F}"/>
+    <hyperlink ref="J241" r:id="rId2" xr:uid="{76981A85-70EA-4605-9EED-2AD2429D8444}"/>
+    <hyperlink ref="J240" r:id="rId3" xr:uid="{CDB9C622-6080-468A-B48A-F343292D9A58}"/>
+    <hyperlink ref="J239" r:id="rId4" xr:uid="{79CF9E98-D159-42F8-AC20-769A90DBA369}"/>
+    <hyperlink ref="J242" r:id="rId5" xr:uid="{406AED16-4D2E-445F-AFBE-3473E34F22D5}"/>
+    <hyperlink ref="J243" r:id="rId6" xr:uid="{62ACF806-2A77-49AE-A251-CC61AAAE9FDD}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId7"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Welcome</vt:lpstr>
       <vt:lpstr>2026-27</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>