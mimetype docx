--- v0 (2025-10-08)
+++ v1 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="40BACED8" w14:textId="77777777" w:rsidR="00366567" w:rsidRPr="00366567" w:rsidRDefault="00366567" w:rsidP="00366567">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E528822" w14:textId="6D7F1BE3" w:rsidR="00366567" w:rsidRPr="005C653B" w:rsidRDefault="00366567" w:rsidP="00AD1FED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C653B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
@@ -164,51 +164,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="154B53E4" w14:textId="77777777" w:rsidR="00366567" w:rsidRPr="008F2B3E" w:rsidRDefault="00366567" w:rsidP="00366567">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2B3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>RESIDENCE PERMIT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0137CF37" w14:textId="1F40C6FB" w:rsidR="002C3940" w:rsidRDefault="00B62059" w:rsidP="00E1202B">
+    <w:p w14:paraId="0137CF37" w14:textId="75DB6FAE" w:rsidR="002C3940" w:rsidRDefault="00B62059" w:rsidP="00E1202B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>After you submit your residence permit applications, p</w:t>
       </w:r>
       <w:r w:rsidR="009F61D4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>lease fill</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
@@ -380,79 +380,79 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, please </w:t>
       </w:r>
       <w:r w:rsidR="008F2B3E" w:rsidRPr="00882E9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">attach </w:t>
       </w:r>
       <w:r w:rsidR="009F61D4" w:rsidRPr="00882E9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00125EC4">
+      <w:r w:rsidR="00125EC4" w:rsidRPr="005D1E17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>EnterFinland</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00125EC4">
+      <w:r w:rsidR="00125EC4" w:rsidRPr="005D1E17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> receipt</w:t>
       </w:r>
-      <w:r w:rsidR="001C339C">
+      <w:r w:rsidR="001C339C" w:rsidRPr="005D1E17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including dependents’ receipts)</w:t>
       </w:r>
-      <w:r w:rsidR="00125EC4">
+      <w:r w:rsidR="00125EC4" w:rsidRPr="005D1E17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F61D4" w:rsidRPr="00882E9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>received from the</w:t>
       </w:r>
       <w:r w:rsidR="00482CFB" w:rsidRPr="00882E9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> residence permit</w:t>
@@ -592,203 +592,226 @@
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1139"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
       <w:tr w:rsidR="00206FDF" w:rsidRPr="00335F48" w14:paraId="71F2E465" w14:textId="5D726A3A" w:rsidTr="007C26CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="523F3EA8" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A834B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F538261" w14:textId="16B6B1C6" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A834B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Year of birth</w:t>
+              <w:t>Year</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00335F48">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00335F48">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>birth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="044DE246" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A834B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OLE-TUT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AEE5792" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A834B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OLE_OPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64A24218" w14:textId="72918782" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A834B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OLE_TY</w:t>
@@ -868,184 +891,179 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OLE_PH4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00206FDF" w:rsidRPr="00335F48" w14:paraId="22614D81" w14:textId="13B28002" w:rsidTr="007C26CA">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0E30FB78" w14:textId="211222CC" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="082BD8FA" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61F31271" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4517542A" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B04A44E" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
@@ -1086,184 +1104,179 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00206FDF" w:rsidRPr="00335F48" w14:paraId="38C1A4FE" w14:textId="1B436A46" w:rsidTr="007C26CA">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="09E70431" w14:textId="4FCDB6AA" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E98735C" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CC52215" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21B93F9F" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5ACA6EE2" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
@@ -1304,184 +1317,179 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00206FDF" w:rsidRPr="00335F48" w14:paraId="328E9625" w14:textId="29142720" w:rsidTr="007C26CA">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="77E3635C" w14:textId="21E56755" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6967BE60" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CA361A7" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42E60288" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CFC0476" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
@@ -1522,184 +1530,179 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00206FDF" w:rsidRPr="00335F48" w14:paraId="15E542ED" w14:textId="45FA2110" w:rsidTr="007C26CA">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2322D6FF" w14:textId="78B9FDF8" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A9EA80B" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EE08AC0" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6737DBF6" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64FE6201" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
@@ -1740,184 +1743,179 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00206FDF" w:rsidRPr="00335F48" w14:paraId="077A2299" w14:textId="6DD623D2" w:rsidTr="007C26CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="17453DDD" w14:textId="125107FC" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="566310DD" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="364E6CBA" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79ADE539" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F3FAAC1" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335F48">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
@@ -1969,95 +1967,120 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C835E8F" w14:textId="65A37862" w:rsidR="00A64173" w:rsidRPr="00335F48" w:rsidRDefault="009F61D4" w:rsidP="00A64173">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335F48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1A87EB" w14:textId="51D33372" w:rsidR="00206FDF" w:rsidRPr="00206FDF" w:rsidRDefault="00206FDF" w:rsidP="009F61D4">
+    <w:p w14:paraId="0F1A87EB" w14:textId="6CE06734" w:rsidR="00206FDF" w:rsidRPr="00206FDF" w:rsidRDefault="005466A6" w:rsidP="009F61D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00206FDF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please find the residence permit fees </w:t>
+        <w:t>The residence permit allowance is paid based on the electronic application fees available</w:t>
+      </w:r>
+      <w:r w:rsidR="00206FDF" w:rsidRPr="00206FDF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A5703F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">on the VFS Global </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00A5703F" w:rsidRPr="00A5703F">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B90852">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Migri’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A5703F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00A5703F" w:rsidRPr="00B90852">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:snapToGrid w:val="0"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>webs</w:t>
-[...8 lines deleted...]
-          <w:t>ite</w:t>
+          <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00206FDF">
+      <w:r w:rsidR="00B90852">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in euros)</w:t>
+      </w:r>
+      <w:r w:rsidR="00206FDF" w:rsidRPr="00206FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007C26CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please note that the residence permit allowance does not include any service and courier fees. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="052F66F5" w14:textId="7A05BCAA" w:rsidR="009F61D4" w:rsidRPr="00206FDF" w:rsidRDefault="001930B2" w:rsidP="009F61D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206FDF">
@@ -2190,51 +2213,69 @@
         <w:r w:rsidRPr="00206FDF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:snapToGrid w:val="0"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>OLE_PH1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7287D588" w14:textId="42F9F080" w:rsidR="001602EE" w:rsidRPr="00206FDF" w:rsidRDefault="001602EE" w:rsidP="001602EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Residence permit application on the basis of family ties for a child whose guardian lives in Finland </w:t>
+        <w:t xml:space="preserve">Residence permit application </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00206FDF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00206FDF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> family ties for a child whose guardian lives in Finland </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00206FDF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:snapToGrid w:val="0"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>OLE_PH4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A449A05" w14:textId="77777777" w:rsidR="00882E9E" w:rsidRDefault="00882E9E" w:rsidP="00366567">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2330,58 +2371,51 @@
     </w:p>
     <w:p w14:paraId="383DFAE3" w14:textId="507081D2" w:rsidR="00366567" w:rsidRPr="00AD1FED" w:rsidRDefault="00366567" w:rsidP="00D75960">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1FED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Arrival date</w:t>
       </w:r>
       <w:r w:rsidR="00A5703F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(month/date/year) </w:t>
+        <w:t xml:space="preserve"> (month/date/year) </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1FED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>in Finland:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AAC7FD" w14:textId="073125EA" w:rsidR="00366567" w:rsidRPr="00882E9E" w:rsidRDefault="00366567" w:rsidP="00A70467">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00882E9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
@@ -2443,85 +2477,106 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S. </w:t>
       </w:r>
       <w:r w:rsidRPr="00366567">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">BANK INFORMATION </w:t>
       </w:r>
       <w:r w:rsidR="00F5591A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>FOR INTERNATIONAL PAYMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386FA3F4" w14:textId="6491D090" w:rsidR="00913F01" w:rsidRDefault="00366567" w:rsidP="00E1202B">
+    <w:p w14:paraId="386FA3F4" w14:textId="4E043E48" w:rsidR="00913F01" w:rsidRDefault="00366567" w:rsidP="00E1202B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00366567">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Your travel</w:t>
       </w:r>
       <w:r w:rsidR="008F2B3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and residence permit</w:t>
       </w:r>
       <w:r w:rsidRPr="00366567">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> allowance will be paid to your U.S. bank account.</w:t>
       </w:r>
       <w:r w:rsidR="00F5591A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00635355">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The residence permit fee will be converted into USD by using current </w:t>
+      </w:r>
+      <w:r w:rsidR="00635355" w:rsidRPr="00635355">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>exchange</w:t>
+      </w:r>
+      <w:r w:rsidR="00635355">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rate. </w:t>
       </w:r>
       <w:r w:rsidR="00F5591A" w:rsidRPr="006A36FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please make sure that your bank allows direct international payments. </w:t>
       </w:r>
       <w:r w:rsidR="00F5591A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>If you bank does not allow direct international payments, please ask instructions from your bank on how to proceed in this case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF194BE" w14:textId="77777777" w:rsidR="00F5591A" w:rsidRDefault="00F5591A" w:rsidP="00366567">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2717,312 +2772,386 @@
       <w:r w:rsidRPr="001930B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Please double check that you have type</w:t>
       </w:r>
       <w:r w:rsidR="009273AA" w:rsidRPr="001930B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>d all the information correctly</w:t>
       </w:r>
       <w:r w:rsidR="006A36FD" w:rsidRPr="001930B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4112AD93" w14:textId="77777777" w:rsidR="00CE04C8" w:rsidRPr="001930B2" w:rsidRDefault="00CE04C8" w:rsidP="00882E9E">
+    <w:p w14:paraId="4112AD93" w14:textId="77777777" w:rsidR="00CE04C8" w:rsidRPr="007C4839" w:rsidRDefault="00CE04C8" w:rsidP="00882E9E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="060C7248" w14:textId="29A5F41B" w:rsidR="00882E9E" w:rsidRPr="006A36FD" w:rsidRDefault="00882E9E" w:rsidP="00882E9E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A36FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The Fulbright Finland Foundation representative fills in:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150DA573" w14:textId="4790E4F9" w:rsidR="00882E9E" w:rsidRPr="00E1202B" w:rsidRDefault="00882E9E" w:rsidP="009273AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CAD0724" w14:textId="0636BFB1" w:rsidR="00882E9E" w:rsidRPr="006A36FD" w:rsidRDefault="00882E9E" w:rsidP="009273AA">
+    <w:p w14:paraId="1CAD0724" w14:textId="0E4B8FE8" w:rsidR="00882E9E" w:rsidRPr="006A36FD" w:rsidRDefault="00882E9E" w:rsidP="009273AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A36FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Travel allowance:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006A36FD">
+        <w:t>Travel allowance</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90852">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> (USD)</w:t>
       </w:r>
       <w:r w:rsidRPr="006A36FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A36FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="006A36FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Residence permit allowance:</w:t>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DBEA48" w14:textId="29D83A9C" w:rsidR="00882E9E" w:rsidRPr="006A36FD" w:rsidRDefault="00882E9E" w:rsidP="009273AA">
+    <w:p w14:paraId="3D98A571" w14:textId="47F8CCCA" w:rsidR="00882E9E" w:rsidRPr="006A36FD" w:rsidRDefault="00882E9E" w:rsidP="009273AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A36FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Residence permit allowance</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90852">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EUR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A36FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DBEA48" w14:textId="3D673F22" w:rsidR="00882E9E" w:rsidRPr="007C4839" w:rsidRDefault="007C4839" w:rsidP="007C4839">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A36FD">
+      <w:r w:rsidRPr="007C4839">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>Total paid to the grantee:</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total paid to the grantee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB641A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in USD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4839">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>It is calculated by converting the EUR residence permit allowance into USD using the current exchange rate.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00882E9E" w:rsidRPr="006A36FD" w:rsidSect="00572ED4">
+    <w:sectPr w:rsidR="00882E9E" w:rsidRPr="007C4839" w:rsidSect="007C4839">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="432" w:right="432" w:bottom="432" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27B65E1F" w14:textId="77777777" w:rsidR="000134BF" w:rsidRDefault="000134BF" w:rsidP="000134BF">
+    <w:p w14:paraId="65E61D2B" w14:textId="77777777" w:rsidR="0087466F" w:rsidRDefault="0087466F" w:rsidP="000134BF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17C37E91" w14:textId="77777777" w:rsidR="000134BF" w:rsidRDefault="000134BF" w:rsidP="000134BF">
+    <w:p w14:paraId="58C5689A" w14:textId="77777777" w:rsidR="0087466F" w:rsidRDefault="0087466F" w:rsidP="000134BF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="507F477C" w14:textId="77777777" w:rsidR="000134BF" w:rsidRDefault="000134BF" w:rsidP="000134BF">
+    <w:p w14:paraId="422777D1" w14:textId="77777777" w:rsidR="0087466F" w:rsidRDefault="0087466F" w:rsidP="000134BF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74E35294" w14:textId="77777777" w:rsidR="000134BF" w:rsidRDefault="000134BF" w:rsidP="000134BF">
+    <w:p w14:paraId="656F3EDF" w14:textId="77777777" w:rsidR="0087466F" w:rsidRDefault="0087466F" w:rsidP="000134BF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="705C5D3A" w14:textId="6B70A796" w:rsidR="000134BF" w:rsidRPr="000134BF" w:rsidRDefault="000134BF" w:rsidP="000134BF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:val="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BDA071F" wp14:editId="5650242D">
           <wp:extent cx="1416817" cy="750237"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="fulbright-finland-foundation-logo-color-RGB.png"/>
@@ -3038,51 +3167,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1448441" cy="766983"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E57408A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DFA7244"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3855,199 +3984,212 @@
   <w:num w:numId="1" w16cid:durableId="748383515">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="707030087">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1712071393">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="150146841">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="698045371">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1251966938">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1728725300">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="188"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyszQ3sDC1MDU2MjIxMzdS0lEKTi0uzszPAykwrgUAi9gkuCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00366567"/>
     <w:rsid w:val="000073CF"/>
     <w:rsid w:val="000134BF"/>
+    <w:rsid w:val="000346A4"/>
     <w:rsid w:val="000C635E"/>
     <w:rsid w:val="00125EC4"/>
     <w:rsid w:val="001602EE"/>
     <w:rsid w:val="00182951"/>
     <w:rsid w:val="001930B2"/>
     <w:rsid w:val="001C339C"/>
     <w:rsid w:val="00206FDF"/>
     <w:rsid w:val="002C3940"/>
     <w:rsid w:val="002C734E"/>
     <w:rsid w:val="002D5E8F"/>
     <w:rsid w:val="003025B5"/>
     <w:rsid w:val="00335F48"/>
     <w:rsid w:val="00361860"/>
     <w:rsid w:val="00366567"/>
+    <w:rsid w:val="00372E85"/>
     <w:rsid w:val="003C1693"/>
     <w:rsid w:val="003C21C8"/>
     <w:rsid w:val="003F032C"/>
     <w:rsid w:val="003F6D74"/>
     <w:rsid w:val="00402EC7"/>
+    <w:rsid w:val="00410194"/>
     <w:rsid w:val="0043716C"/>
     <w:rsid w:val="00473F4E"/>
     <w:rsid w:val="00482CFB"/>
     <w:rsid w:val="004F3EBA"/>
     <w:rsid w:val="0053080B"/>
     <w:rsid w:val="0053334F"/>
+    <w:rsid w:val="005466A6"/>
     <w:rsid w:val="00572ED4"/>
     <w:rsid w:val="005768CF"/>
     <w:rsid w:val="005C653B"/>
+    <w:rsid w:val="005D1E17"/>
     <w:rsid w:val="005E012B"/>
     <w:rsid w:val="005E10E7"/>
+    <w:rsid w:val="00635355"/>
     <w:rsid w:val="006A36FD"/>
     <w:rsid w:val="006B7721"/>
     <w:rsid w:val="006D6672"/>
+    <w:rsid w:val="0072100B"/>
     <w:rsid w:val="007876A4"/>
     <w:rsid w:val="007C26CA"/>
+    <w:rsid w:val="007C4839"/>
     <w:rsid w:val="007F0442"/>
     <w:rsid w:val="007F3F31"/>
     <w:rsid w:val="00823B07"/>
     <w:rsid w:val="00861360"/>
     <w:rsid w:val="00873283"/>
+    <w:rsid w:val="0087466F"/>
     <w:rsid w:val="00882E9E"/>
+    <w:rsid w:val="00892464"/>
     <w:rsid w:val="00897951"/>
     <w:rsid w:val="008F2B3E"/>
     <w:rsid w:val="008F7A4A"/>
     <w:rsid w:val="00913F01"/>
     <w:rsid w:val="00913F4A"/>
     <w:rsid w:val="009273AA"/>
     <w:rsid w:val="009F61D4"/>
     <w:rsid w:val="00A25E7E"/>
     <w:rsid w:val="00A36EE2"/>
     <w:rsid w:val="00A5703F"/>
     <w:rsid w:val="00A64173"/>
     <w:rsid w:val="00A834B7"/>
     <w:rsid w:val="00AD1FED"/>
     <w:rsid w:val="00AF667C"/>
     <w:rsid w:val="00B0587C"/>
     <w:rsid w:val="00B22C9E"/>
     <w:rsid w:val="00B30702"/>
     <w:rsid w:val="00B62059"/>
+    <w:rsid w:val="00B90852"/>
     <w:rsid w:val="00BF2C1C"/>
     <w:rsid w:val="00BF4E52"/>
     <w:rsid w:val="00C213C9"/>
     <w:rsid w:val="00C44E08"/>
     <w:rsid w:val="00C81D0B"/>
+    <w:rsid w:val="00C826DD"/>
     <w:rsid w:val="00CB537B"/>
     <w:rsid w:val="00CD6079"/>
     <w:rsid w:val="00CE04C8"/>
     <w:rsid w:val="00CE79E6"/>
     <w:rsid w:val="00CF5CFE"/>
     <w:rsid w:val="00D165B7"/>
     <w:rsid w:val="00D17FAC"/>
     <w:rsid w:val="00D37972"/>
+    <w:rsid w:val="00DB641A"/>
     <w:rsid w:val="00DC45FE"/>
     <w:rsid w:val="00DE4015"/>
     <w:rsid w:val="00E1202B"/>
     <w:rsid w:val="00EA00E1"/>
     <w:rsid w:val="00EC3014"/>
     <w:rsid w:val="00F270F0"/>
     <w:rsid w:val="00F5591A"/>
     <w:rsid w:val="00F63D5F"/>
     <w:rsid w:val="00F67CF5"/>
     <w:rsid w:val="00FE22D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2CCE750A"/>
   <w15:docId w15:val="{FFC75AF8-9713-45B5-AFF8-DC118C803DFB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4661,73 +4803,73 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000134BF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-AU" w:bidi="ne-NP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC3014"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1929120959">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vfsglobal.com/one-pager/finland/usa/residencepermit/english/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/guardian-in-finland-with-a-residence-permit" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fulbright.fi/guide-coming-to-finland/passport-and-residence-permit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/spouse-in-finland-with-a-residence-permit" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/internship" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/residence-permit-application-for-studies" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/researcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/processing-fees-and-payment-methods" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/guardian-in-finland-with-a-residence-permit" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fulbright.fi/guide-coming-to-finland/passport-and-residence-permit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/spouse-in-finland-with-a-residence-permit" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/internship" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/residence-permit-application-for-studies" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/researcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4977,69 +5119,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>309</Words>
-  <Characters>2511</Characters>
+  <Words>332</Words>
+  <Characters>2697</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2815</CharactersWithSpaces>
+  <CharactersWithSpaces>3023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Karoliina Kokko</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>