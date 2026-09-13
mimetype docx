--- v1 (2026-05-21)
+++ v2 (2026-09-13)
@@ -1,3231 +1,4628 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="40BACED8" w14:textId="77777777" w:rsidR="00366567" w:rsidRPr="00366567" w:rsidRDefault="00366567" w:rsidP="00366567">
-[...554 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10495" w:type="dxa"/>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9027" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3261"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1268"/>
+        <w:gridCol w:w="1284"/>
+        <w:gridCol w:w="1286"/>
+        <w:gridCol w:w="840"/>
+        <w:gridCol w:w="143"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="512"/>
+        <w:gridCol w:w="541"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="405"/>
+        <w:gridCol w:w="1052"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00206FDF" w:rsidRPr="00335F48" w14:paraId="71F2E465" w14:textId="5D726A3A" w:rsidTr="007C26CA">
-[...16 lines deleted...]
-          <w:p w14:paraId="523F3EA8" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A834B7">
+      <w:tr w:rsidR="00F23DD9" w:rsidRPr="006D44B3" w14:paraId="3F4E637F" w14:textId="77777777" w:rsidTr="6F9DB04C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9027" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C1E3E71" w14:textId="77937CC2" w:rsidR="00A313BC" w:rsidRPr="006D44B3" w:rsidRDefault="001E257D" w:rsidP="00A313BC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0060A3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E257D">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:color w:val="0060A3"/>
+              </w:rPr>
+              <w:t>TRAVEL AND RESIDENCE PERMIT FORM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C6AF9" w:rsidRPr="006D44B3" w14:paraId="1E47CD51" w14:textId="77777777" w:rsidTr="6F9DB04C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="747474" w:themeFill="background2" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4BCEF0" w14:textId="77777777" w:rsidR="004C6AF9" w:rsidRPr="006D44B3" w:rsidRDefault="004C6AF9" w:rsidP="00E57633"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7759" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="013D0DD1" w14:textId="033CD4EF" w:rsidR="004C6AF9" w:rsidRPr="00C44C97" w:rsidRDefault="004C6AF9" w:rsidP="001E257D">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Grantee Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57633" w:rsidRPr="006D44B3" w14:paraId="2520AA80" w14:textId="77777777" w:rsidTr="6F9DB04C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="439C4D5B" w14:textId="77777777" w:rsidR="00E57633" w:rsidRPr="006D44B3" w:rsidRDefault="00E57633" w:rsidP="00E57633"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E50727D" w14:textId="31024444" w:rsidR="00E57633" w:rsidRPr="00C44C97" w:rsidRDefault="003339D2" w:rsidP="00232EAA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:r w:rsidR="004C6AF9" w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6AF9" w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4206" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F450013" w14:textId="55C1AF77" w:rsidR="00E57633" w:rsidRPr="00C44C97" w:rsidRDefault="00E57633" w:rsidP="00E57633">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...298 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="0005423B" w:rsidRPr="006D44B3" w14:paraId="45970319" w14:textId="77777777" w:rsidTr="6F9DB04C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="082BD8FA" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7139C2EB" w14:textId="77777777" w:rsidR="00E57633" w:rsidRPr="006D44B3" w:rsidRDefault="00E57633" w:rsidP="00E57633"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FF7AA14" w14:textId="40F7AC2B" w:rsidR="00E57633" w:rsidRPr="00C44C97" w:rsidRDefault="0017711E" w:rsidP="00E57633">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Last </w:t>
+            </w:r>
+            <w:r w:rsidR="004C6AF9" w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6AF9" w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="4206" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B44B314" w14:textId="270DE758" w:rsidR="00E57633" w:rsidRPr="00C44C97" w:rsidRDefault="00E57633" w:rsidP="00E57633">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00212BFA" w:rsidRPr="006D44B3" w14:paraId="6EF18B33" w14:textId="77777777" w:rsidTr="00754A21">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="61F31271" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="747474" w:themeFill="background2" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C94CD6" w14:textId="77777777" w:rsidR="00212BFA" w:rsidRPr="00C44C97" w:rsidRDefault="00212BFA" w:rsidP="001E257D">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+              <w:spacing w:before="80" w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="7759" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="4517542A" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79208093" w14:textId="14EAF468" w:rsidR="00212BFA" w:rsidRPr="00C44C97" w:rsidRDefault="00212BFA" w:rsidP="001E257D">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact Information </w:t>
+            </w:r>
+            <w:r w:rsidR="00723E1D">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00723E1D" w:rsidRPr="00723E1D">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>In the United States</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00990A78" w:rsidRPr="006D44B3" w14:paraId="7384917D" w14:textId="77777777" w:rsidTr="00754A21">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="2B04A44E" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59AE7D0B" w14:textId="14D71872" w:rsidR="00990A78" w:rsidRPr="006D44B3" w:rsidRDefault="00990A78" w:rsidP="002D78D3">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4E8BB615" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16000696" w14:textId="05D44ABC" w:rsidR="00990A78" w:rsidRPr="00C44C97" w:rsidRDefault="00990A78" w:rsidP="00E57633">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Street address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4206" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A095813" w14:textId="78179BB5" w:rsidR="00990A78" w:rsidRPr="00C44C97" w:rsidRDefault="00990A78" w:rsidP="00E57633">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00B97321" w:rsidRPr="006D44B3" w14:paraId="0A4670D1" w14:textId="77777777" w:rsidTr="00754A21">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="60B1BDD5" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BA10C5C" w14:textId="77777777" w:rsidR="00990A78" w:rsidRPr="006D44B3" w:rsidRDefault="00990A78" w:rsidP="00E57633"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C63CBA3" w14:textId="0F2323AF" w:rsidR="00990A78" w:rsidRPr="00C44C97" w:rsidRDefault="00990A78" w:rsidP="00E57633">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>City:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B51E933" w14:textId="4F693C29" w:rsidR="00990A78" w:rsidRPr="00C44C97" w:rsidRDefault="00990A78" w:rsidP="00E57633">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="106C319B" w14:textId="25DC3A9F" w:rsidR="00990A78" w:rsidRPr="006D44B3" w:rsidRDefault="00990A78" w:rsidP="00376D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D44B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ZIP code:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1457" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B87F81E" w14:textId="34BFA362" w:rsidR="00990A78" w:rsidRPr="006D44B3" w:rsidRDefault="00990A78" w:rsidP="00E57633"/>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00206FDF" w:rsidRPr="00335F48" w14:paraId="38C1A4FE" w14:textId="1B436A46" w:rsidTr="007C26CA">
-[...5 lines deleted...]
-            <w:tcW w:w="3261" w:type="dxa"/>
+      <w:tr w:rsidR="00723E1D" w:rsidRPr="006D44B3" w14:paraId="7A20EAB3" w14:textId="77777777" w:rsidTr="00754A21">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="09E70431" w14:textId="4FCDB6AA" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C0BD7F7" w14:textId="77777777" w:rsidR="00723E1D" w:rsidRPr="006D44B3" w:rsidRDefault="00723E1D" w:rsidP="00E57633"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D68E6A9" w14:textId="3B99E3C9" w:rsidR="00723E1D" w:rsidRPr="00C44C97" w:rsidRDefault="00723E1D" w:rsidP="00E57633">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4206" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8345FD" w14:textId="77777777" w:rsidR="00723E1D" w:rsidRPr="006D44B3" w:rsidRDefault="00723E1D" w:rsidP="00E57633"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00990A78" w:rsidRPr="006D44B3" w14:paraId="0B3BFFA9" w14:textId="77777777" w:rsidTr="00754A21">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BBB7F67" w14:textId="77777777" w:rsidR="00990A78" w:rsidRPr="006D44B3" w:rsidRDefault="00990A78" w:rsidP="00E57633"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43137D6A" w14:textId="7292CE07" w:rsidR="00990A78" w:rsidRPr="00C44C97" w:rsidRDefault="00990A78" w:rsidP="00E57633">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Phone number</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD6076" w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00067115" w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00067115" w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Wi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th </w:t>
+            </w:r>
+            <w:r w:rsidR="00067115" w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>country code</w:t>
+            </w:r>
+            <w:r w:rsidR="00067115" w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4206" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBF3408" w14:textId="0FD2291F" w:rsidR="00990A78" w:rsidRPr="00C44C97" w:rsidRDefault="00990A78" w:rsidP="00E57633">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00990A78" w:rsidRPr="006D44B3" w14:paraId="4B4D294A" w14:textId="77777777" w:rsidTr="00754A21">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7E98735C" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DCE26B6" w14:textId="77777777" w:rsidR="00990A78" w:rsidRPr="006D44B3" w:rsidRDefault="00990A78" w:rsidP="00E57633"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3553" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18B00928" w14:textId="0B81F381" w:rsidR="00990A78" w:rsidRPr="00C44C97" w:rsidRDefault="00990A78" w:rsidP="00E57633">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="4206" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="345C12E2" w14:textId="263A93D8" w:rsidR="00990A78" w:rsidRPr="00C44C97" w:rsidRDefault="00990A78" w:rsidP="00E57633">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C6AF9" w:rsidRPr="006D44B3" w14:paraId="7EFA3B58" w14:textId="77777777" w:rsidTr="00754A21">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...30 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="747474" w:themeFill="background2" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D89F752" w14:textId="77777777" w:rsidR="004C6AF9" w:rsidRPr="006D44B3" w:rsidRDefault="004C6AF9" w:rsidP="00E57633"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7759" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:noWrap/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
+          </w:tcPr>
+          <w:p w14:paraId="128B5E48" w14:textId="77777777" w:rsidR="000851D9" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="000851D9">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Residence Permit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C97B917" w14:textId="67079477" w:rsidR="00C7741D" w:rsidRPr="00C7741D" w:rsidRDefault="00C7741D" w:rsidP="00C7741D">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C7741D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>After submitting your residence permit application(s), complete the table below for yourself and any accompanying family members. Enter each person's name</w:t>
+            </w:r>
+            <w:r w:rsidR="00014EF0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C7741D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>year of birth</w:t>
+            </w:r>
+            <w:r w:rsidR="00014EF0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C7741D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and select the residence permit type they applied for.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4545B7A5" w14:textId="77777777" w:rsidR="00C7741D" w:rsidRPr="00C7741D" w:rsidRDefault="00C7741D" w:rsidP="00C7741D">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C7741D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When submitting this form to the Fulbright Finland Foundation, attach the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C7741D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>EnterFinland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C7741D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> confirmation receipt(s) for all residence permit applications submitted.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="561501FD" w14:textId="499BB8BB" w:rsidR="004C6AF9" w:rsidRPr="001E257D" w:rsidRDefault="00C7741D" w:rsidP="00C7741D">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C7741D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For instructions on choosing the correct residence permit type, please see the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00C7741D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Orientation Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C7741D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E257D" w:rsidRPr="006D44B3" w14:paraId="7777954D" w14:textId="77777777" w:rsidTr="6F9DB04C">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="21B93F9F" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+          </w:tcPr>
+          <w:p w14:paraId="03992CF6" w14:textId="42C4BFEC" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="002467B5">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="265E9E01" w14:textId="6D7BA7EF" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="002467B5">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Year of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E04E87" w14:textId="16BBDCD7" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="5C3C3B46" w:rsidP="002467B5">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F9DB04C">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OLE-TUT</w:t>
+            </w:r>
+            <w:r w:rsidR="002467B5">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002467B5">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00C7741D" w:rsidRPr="6F9DB04C">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Research)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3631536E" w14:textId="4FA619D9" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="5C3C3B46" w:rsidP="002467B5">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F9DB04C">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OLE_OP</w:t>
+            </w:r>
+            <w:r w:rsidR="7A84F27D" w:rsidRPr="6F9DB04C">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="002467B5">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002467B5">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00C7741D" w:rsidRPr="6F9DB04C">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Studies)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5A7A41" w14:textId="054D18BE" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="5C3C3B46" w:rsidP="002467B5">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F9DB04C">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OLE_TY3</w:t>
+            </w:r>
+            <w:r w:rsidR="002467B5">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002467B5">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00C7741D" w:rsidRPr="6F9DB04C">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Internship)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3310DA8B" w14:textId="63A5D498" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="002467B5">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D1DC69C">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OLE_PH1</w:t>
+            </w:r>
+            <w:r w:rsidR="002467B5">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002467B5">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00C7741D" w:rsidRPr="4D1DC69C">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Spouse)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D506EE" w14:textId="6E78595D" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="5C3C3B46" w:rsidP="002467B5">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6F9DB04C">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OLE_PH4</w:t>
+            </w:r>
+            <w:r w:rsidR="002467B5">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002467B5">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00C7741D" w:rsidRPr="6F9DB04C">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Child)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E257D" w:rsidRPr="006D44B3" w14:paraId="6E511D9E" w14:textId="77777777" w:rsidTr="6F9DB04C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB81EE2" w14:textId="0113751B" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0585A896" w14:textId="1222AE46" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="1898855680"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="983" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="73A125EE" w14:textId="3432CEAC" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="5D0C17A4" w:rsidP="6F9DB04C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="6F9DB04C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-730546550"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1000" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="08391872" w14:textId="066ED6E5" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-1116677271"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1053" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="116B7FFE" w14:textId="5270EC16" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-1010138776"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1101" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6419FE0D" w14:textId="672B9142" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="1281606581"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1052" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="54341D33" w14:textId="3181B2BC" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="001E257D" w:rsidRPr="006D44B3" w14:paraId="3505C6CF" w14:textId="77777777" w:rsidTr="6F9DB04C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC110A6" w14:textId="38520012" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A8A3B2" w14:textId="715A989D" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="1605998729"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="983" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2A9CCA05" w14:textId="158FF468" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="1009638457"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1000" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5BFED9F0" w14:textId="162368B3" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-414314772"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1053" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5AFBA7E6" w14:textId="2E9FDF95" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-1737931639"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1101" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="036508FC" w14:textId="09B6FDD7" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-1221358136"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1052" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="56166AA3" w14:textId="6C23F08A" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="001E257D" w:rsidRPr="006D44B3" w14:paraId="35B25E84" w14:textId="77777777" w:rsidTr="6F9DB04C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="654FF82A" w14:textId="77777777" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F0444A" w14:textId="648C9C44" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="1531528631"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="983" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6778AD56" w14:textId="678101F9" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-1626070352"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1000" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1B9EB002" w14:textId="7A23EEBC" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="985599398"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1053" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="31D3088E" w14:textId="5F3466F1" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-1405673442"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1101" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="07FC0289" w14:textId="114A2253" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-1745181036"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1052" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="69F9F82A" w14:textId="5BE899AB" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="001E257D" w:rsidRPr="006D44B3" w14:paraId="0FFD503F" w14:textId="77777777" w:rsidTr="6F9DB04C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3C82D9" w14:textId="77777777" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2574A7CF" w14:textId="271B2246" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="542635950"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="983" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="07567609" w14:textId="07FA5E09" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="870272242"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1000" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1AFAF5D6" w14:textId="69B18AE0" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-1842773554"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1053" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="28B5DFEC" w14:textId="5A24B076" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="1088358284"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1101" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="645C17A8" w14:textId="500D11C8" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-2038961825"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1052" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3C046757" w14:textId="1FE3F31A" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="001E257D" w:rsidRPr="006D44B3" w14:paraId="5271774E" w14:textId="77777777" w:rsidTr="6F9DB04C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6DA90C" w14:textId="77777777" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFB1E27" w14:textId="135EC468" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-1507363416"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="983" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="28C0B47B" w14:textId="4DF9DED4" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-480078411"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1000" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="03D8A542" w14:textId="051AD6DE" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="1549028980"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1053" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="29488EE6" w14:textId="07422070" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="1766112422"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1101" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5F9ED0B0" w14:textId="26092FA8" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="773125278"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1052" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6AB8E68C" w14:textId="3F42FB38" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C44C97">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="001E257D" w:rsidRPr="006D44B3" w14:paraId="207AD789" w14:textId="77777777" w:rsidTr="6F9DB04C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9027" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6350653B" w14:textId="601C797E" w:rsidR="001E257D" w:rsidRDefault="001E257D" w:rsidP="000851D9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000851D9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>The residence permit allowance is paid based on the electronic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000851D9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000851D9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>application fees available on</w:t>
+            </w:r>
+            <w:r w:rsidR="00014EF0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00014EF0" w:rsidRPr="00014EF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="0060A3"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Migri’s</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00014EF0" w:rsidRPr="00014EF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="0060A3"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> website</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="000851D9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (in euros). Please note that the residence permit allowance does not include any service and courier fees.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E48856B" w14:textId="47AE4CE4" w:rsidR="001E257D" w:rsidRPr="000851D9" w:rsidRDefault="001E257D" w:rsidP="000851D9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000851D9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Residence permit application for scientific research </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="000851D9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0060A3"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>OLE_TUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5F330C72" w14:textId="15C7A0EA" w:rsidR="001E257D" w:rsidRPr="000851D9" w:rsidRDefault="001E257D" w:rsidP="000851D9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000851D9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Residence permit application for study </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="000851D9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0060A3"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>OLE_OPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="4471628E" w14:textId="18616289" w:rsidR="001E257D" w:rsidRPr="000851D9" w:rsidRDefault="001E257D" w:rsidP="000851D9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000851D9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Residence permit application for internship </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="000851D9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0060A3"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>OLE_TY3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="72F67B29" w14:textId="77777777" w:rsidR="00C44C97" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="00C44C97">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000851D9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Residence permit application based on family ties when your spouse has a residence permit in Finland </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="000851D9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0060A3"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>OLE_PH1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="71ECB223" w14:textId="79E7541A" w:rsidR="001E257D" w:rsidRPr="000851D9" w:rsidRDefault="001E257D" w:rsidP="00C44C97">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000851D9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Residence permit application </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000851D9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>on the basis of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000851D9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> family ties for a child whose guardian lives in Finland </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="000851D9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0060A3"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>OLE_PH4</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00806798">
+              <w:rPr>
+                <w:color w:val="0060A3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000851D9" w:rsidRPr="006D44B3" w14:paraId="127372CD" w14:textId="77777777" w:rsidTr="00754A21">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="5ACA6EE2" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E04763" w14:textId="77777777" w:rsidR="000851D9" w:rsidRPr="000851D9" w:rsidRDefault="000851D9" w:rsidP="000851D9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="7759" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6A73BACA" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E575F7" w14:textId="77777777" w:rsidR="000851D9" w:rsidRDefault="000851D9" w:rsidP="000851D9">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="80" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000851D9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Travel Information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6220769E" w14:textId="3C4B9023" w:rsidR="000851D9" w:rsidRPr="00723E1D" w:rsidRDefault="000851D9" w:rsidP="000851D9">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723E1D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Please share information on your travel plans to Finland.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E257D" w:rsidRPr="006D44B3" w14:paraId="5923D2A6" w14:textId="77777777" w:rsidTr="6F9DB04C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E6893F" w14:textId="350260D5" w:rsidR="001E257D" w:rsidRPr="006D44B3" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+            <w:pPr>
+              <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="46CCCA98" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="352C1772" w14:textId="17AF4457" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="00C7741D" w:rsidP="000851D9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C7741D">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Departure date (MM/DD/YYYY) and departure location in the U.S.:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4349" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="778C36EB" w14:textId="548F9452" w:rsidR="001E257D" w:rsidRPr="00C44C97" w:rsidRDefault="001E257D" w:rsidP="001E257D">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00206FDF" w:rsidRPr="00335F48" w14:paraId="328E9625" w14:textId="29142720" w:rsidTr="007C26CA">
-[...5 lines deleted...]
-            <w:tcW w:w="3261" w:type="dxa"/>
+      <w:tr w:rsidR="000851D9" w:rsidRPr="006D44B3" w14:paraId="5C87206D" w14:textId="77777777" w:rsidTr="00754A21">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="77E3635C" w14:textId="21E56755" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="364461DE" w14:textId="77777777" w:rsidR="000851D9" w:rsidRPr="006D44B3" w:rsidRDefault="000851D9" w:rsidP="001E257D">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="6967BE60" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="786B4139" w14:textId="28C80E2B" w:rsidR="000851D9" w:rsidRPr="00C44C97" w:rsidRDefault="000851D9" w:rsidP="000851D9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Arrival date (</w:t>
+            </w:r>
+            <w:r w:rsidR="00C7741D">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MM/DD/YYYY</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00806798">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in Finland:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcW w:w="4349" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="1CA361A7" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B21973" w14:textId="7C1BE0E4" w:rsidR="000851D9" w:rsidRPr="00C44C97" w:rsidRDefault="000851D9" w:rsidP="001E257D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="000851D9" w:rsidRPr="006D44B3" w14:paraId="4643B384" w14:textId="77777777" w:rsidTr="00754A21">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="42E60288" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB3543F" w14:textId="77777777" w:rsidR="000851D9" w:rsidRPr="006D44B3" w:rsidRDefault="000851D9" w:rsidP="001E257D">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0CFC0476" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66B3DEC2" w14:textId="43D30D9E" w:rsidR="000851D9" w:rsidRPr="00C44C97" w:rsidRDefault="00C7741D" w:rsidP="001E257D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C7741D">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>eparture date (MM/DD/YYYY) from Finland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00806798">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00806798">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Can be tentative</w:t>
+            </w:r>
+            <w:r w:rsidR="00806798" w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="4349" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2FD597D9" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D75AB92" w14:textId="77C92EF8" w:rsidR="000851D9" w:rsidRPr="00C44C97" w:rsidRDefault="000851D9" w:rsidP="001E257D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="3DB694ED" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1B99410B" w14:textId="12BE30F5" w:rsidR="29702534" w:rsidRPr="006D44B3" w:rsidRDefault="29702534"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1282"/>
+        <w:gridCol w:w="1979"/>
+        <w:gridCol w:w="5765"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00235710" w:rsidRPr="006D44B3" w14:paraId="28DC1E43" w14:textId="77777777" w:rsidTr="0038056B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="747474" w:themeFill="background2" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A71E07B" w14:textId="07D13F40" w:rsidR="00235710" w:rsidRPr="006D44B3" w:rsidRDefault="00235710" w:rsidP="0005423B">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:keepNext/>
+              <w:keepLines/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7744" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D45C0C" w14:textId="2AF3BD44" w:rsidR="00235710" w:rsidRPr="006D44B3" w:rsidRDefault="00235710" w:rsidP="29702534">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:pageBreakBefore/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006D44B3">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Bank Account Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00206FDF" w:rsidRPr="00335F48" w14:paraId="15E542ED" w14:textId="45FA2110" w:rsidTr="007C26CA">
-[...15 lines deleted...]
-          <w:p w14:paraId="2322D6FF" w14:textId="78B9FDF8" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+      <w:tr w:rsidR="00780A69" w:rsidRPr="006D44B3" w14:paraId="0FCC88E2" w14:textId="77777777" w:rsidTr="00345387">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="747474" w:themeFill="background2" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0F2060" w14:textId="77777777" w:rsidR="00780A69" w:rsidRPr="006D44B3" w:rsidRDefault="00780A69" w:rsidP="0005423B">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:keepNext/>
+              <w:keepLines/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="0A9EA80B" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+            <w:tcW w:w="7744" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7701815B" w14:textId="0DF43838" w:rsidR="00780A69" w:rsidRPr="006D44B3" w:rsidRDefault="00C44C97" w:rsidP="00723E1D">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00F94665">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Your travel and residence permit allowance will be paid to your U.S. bank account. The residence permit fee will be converted </w:t>
+            </w:r>
+            <w:r w:rsidR="00C7741D" w:rsidRPr="00F94665">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94665">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> USD using the current exchange rate. </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="5EE08AC0" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+      </w:tr>
+      <w:tr w:rsidR="0025277C" w:rsidRPr="006D44B3" w14:paraId="2DD6588E" w14:textId="77777777" w:rsidTr="0038056B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="747474" w:themeFill="background2" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDAAA17" w14:textId="77777777" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7744" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="78C0EB"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A5F769" w14:textId="77777777" w:rsidR="00F94665" w:rsidRDefault="0025277C" w:rsidP="00F94665">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+              <w:pStyle w:val="Heading3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="78C0EB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="006D44B3">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>U.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D44B3">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="78C0EB"/>
+              </w:rPr>
+              <w:t>S. ACCOUNT</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...13 lines deleted...]
-          <w:p w14:paraId="6737DBF6" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+          <w:p w14:paraId="1E89F706" w14:textId="17113FC1" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="00C7741D" w:rsidP="00F94665">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+              <w:pStyle w:val="Heading3"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00F94665">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:caps w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Please make sure that your bank allows direct international payments. If your bank does not allow direct international payments, please ask for instructions from your bank on how to proceed in this case.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="64FE6201" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+      </w:tr>
+      <w:tr w:rsidR="0025277C" w:rsidRPr="006D44B3" w14:paraId="2A1A8115" w14:textId="77777777" w:rsidTr="00C44C97">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0AC30B" w14:textId="71114D46" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19E94BC0" w14:textId="4E26A5E7" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00335F48">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="006D44B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Recipient name</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6B91" w:rsidRPr="006D44B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D44B3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E4727B" w:rsidRPr="006D44B3">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00E4727B" w:rsidRPr="006D44B3">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>As in bank records.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1DE4173F" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+            <w:tcW w:w="5765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="260BB48E" w14:textId="441B80BC" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0025277C" w:rsidRPr="006D44B3" w14:paraId="273C94CF" w14:textId="77777777" w:rsidTr="00C44C97">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47594C49" w14:textId="77777777" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47D05E57" w14:textId="43A66624" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D44B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Account number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC016EF" w14:textId="6E268A2E" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0025277C" w:rsidRPr="006D44B3" w14:paraId="2908C8EF" w14:textId="77777777" w:rsidTr="00C44C97">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7776C8" w14:textId="77777777" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1814900E" w14:textId="0155BE30" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D44B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>BIC/SWIFT</w:t>
+            </w:r>
+            <w:r w:rsidR="008A143A" w:rsidRPr="006D44B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E721CE" w14:textId="578FF767" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A143A" w:rsidRPr="006D44B3" w14:paraId="4FD988A5" w14:textId="77777777" w:rsidTr="00C44C97">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2ECF14" w14:textId="77777777" w:rsidR="008A143A" w:rsidRPr="006D44B3" w:rsidRDefault="008A143A" w:rsidP="0025277C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44CB1F96" w14:textId="2B072C24" w:rsidR="008A143A" w:rsidRPr="006D44B3" w:rsidRDefault="008A143A" w:rsidP="0025277C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D44B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Routing code:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8797DB" w14:textId="41FF1121" w:rsidR="008A143A" w:rsidRPr="006D44B3" w:rsidRDefault="008A143A" w:rsidP="0025277C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0025277C" w:rsidRPr="006D44B3" w14:paraId="4670239D" w14:textId="77777777" w:rsidTr="00C44C97">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7682E549" w14:textId="77777777" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16A3118A" w14:textId="3648AD22" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D44B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Bank name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E4A3E4" w14:textId="49130B73" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0025277C" w:rsidRPr="006D44B3" w14:paraId="1123E02B" w14:textId="77777777" w:rsidTr="00C44C97">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60AD0F93" w14:textId="77777777" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A3B7775" w14:textId="71D864CB" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D44B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Bank address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0662A36A" w14:textId="20E75454" w:rsidR="00F02D96" w:rsidRPr="006D44B3" w:rsidRDefault="00F02D96" w:rsidP="0025277C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F94665" w:rsidRPr="006D44B3" w14:paraId="34315A97" w14:textId="77777777" w:rsidTr="00F94665">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22347691" w14:textId="77777777" w:rsidR="00F94665" w:rsidRPr="006D44B3" w:rsidRDefault="00F94665" w:rsidP="0025277C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7744" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51B552AB" w14:textId="77777777" w:rsidR="00F94665" w:rsidRPr="00C44C97" w:rsidRDefault="00F94665" w:rsidP="0025277C">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:rPr>
+                <w:caps w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="5303FED2" w14:textId="77777777" w:rsidR="00206FDF" w:rsidRPr="00335F48" w:rsidRDefault="00206FDF" w:rsidP="00A64173">
+      </w:tr>
+      <w:tr w:rsidR="0025277C" w:rsidRPr="006D44B3" w14:paraId="51909725" w14:textId="77777777" w:rsidTr="00F94665">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="747474" w:themeFill="background2" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CD821B" w14:textId="77777777" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7744" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
+          </w:tcPr>
+          <w:p w14:paraId="667C81E8" w14:textId="1DB98433" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="00C44C97" w:rsidP="0025277C">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:pStyle w:val="Heading3"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:caps w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>The Fulbright Finland Foundation Representative Fills In:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0025277C" w:rsidRPr="006D44B3" w14:paraId="138DEF65" w14:textId="77777777" w:rsidTr="00C44C97">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5C5703" w14:textId="713149AD" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A82DDE3" w14:textId="7984B1DA" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="00C44C97" w:rsidP="0025277C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Travel allowance (USD):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="39873877" w14:textId="118D5433" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0025277C" w:rsidRPr="006D44B3" w14:paraId="5BD4E5B8" w14:textId="77777777" w:rsidTr="00C44C97">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3C3BFD" w14:textId="77777777" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DD615E7" w14:textId="4A5D1D13" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="00C44C97" w:rsidP="0025277C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C44C97">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Residence permit allowance (EUR):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29131337" w14:textId="75E3F46D" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0025277C" w:rsidRPr="006D44B3" w14:paraId="6E889964" w14:textId="77777777" w:rsidTr="00C44C97">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12850188" w14:textId="77777777" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="139887C4" w14:textId="2F086BF6" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="00C44C97" w:rsidP="0025277C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Approved by:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9D1702" w14:textId="7353AFA4" w:rsidR="0025277C" w:rsidRPr="006D44B3" w:rsidRDefault="0025277C" w:rsidP="0025277C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C44C97" w:rsidRPr="006D44B3" w14:paraId="2C8E7147" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="186317A2" w14:textId="46BA29AD" w:rsidR="00C44C97" w:rsidRPr="00806798" w:rsidRDefault="00C44C97" w:rsidP="00F94665">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00806798">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
-[...26 lines deleted...]
-                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total paid to the grantee in USD. </w:t>
+            </w:r>
+            <w:r w:rsidR="001129F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
-[...22 lines deleted...]
-                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>The final USD amount is calculated by converting the EUR residence permit allowance to USD at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00806798">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
-[...160 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> the current exchange rate.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C835E8F" w14:textId="65A37862" w:rsidR="00A64173" w:rsidRPr="00335F48" w:rsidRDefault="009F61D4" w:rsidP="00A64173">
+    <w:p w14:paraId="53CFC87A" w14:textId="77777777" w:rsidR="00EF0DA7" w:rsidRPr="006D44B3" w:rsidRDefault="00EF0DA7" w:rsidP="002E3919">
       <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBAB664" w14:textId="77777777" w:rsidR="00FA5F59" w:rsidRDefault="00FA5F59" w:rsidP="00E57633"/>
+    <w:p w14:paraId="7CF812E2" w14:textId="77777777" w:rsidR="00806798" w:rsidRDefault="00806798" w:rsidP="00E57633"/>
+    <w:p w14:paraId="58F79208" w14:textId="77777777" w:rsidR="00F94665" w:rsidRDefault="00F94665" w:rsidP="00E57633"/>
+    <w:p w14:paraId="13853714" w14:textId="77777777" w:rsidR="00F94665" w:rsidRDefault="00F94665" w:rsidP="00E57633"/>
+    <w:p w14:paraId="7E3678C1" w14:textId="77777777" w:rsidR="00F94665" w:rsidRDefault="00F94665" w:rsidP="00E57633"/>
+    <w:p w14:paraId="0B9AD373" w14:textId="77777777" w:rsidR="00F94665" w:rsidRPr="006D44B3" w:rsidRDefault="00F94665" w:rsidP="00E57633"/>
+    <w:p w14:paraId="2C218D03" w14:textId="058843F4" w:rsidR="00843909" w:rsidRPr="002537AD" w:rsidRDefault="00C7741D" w:rsidP="00C7741D">
+      <w:pPr>
+        <w:pStyle w:val="IntenseQuote"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00335F48">
+      <w:r w:rsidRPr="00C7741D">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Submit the completed form and all required residence permit receipts using the File Request link provided by your Program Coordinator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1A87EB" w14:textId="6CE06734" w:rsidR="00206FDF" w:rsidRPr="00206FDF" w:rsidRDefault="005466A6" w:rsidP="009F61D4">
-[...1009 lines deleted...]
-      <w:pgMar w:top="432" w:right="432" w:bottom="432" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
+    <w:sectPr w:rsidR="00843909" w:rsidRPr="002537AD" w:rsidSect="00134460">
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65E61D2B" w14:textId="77777777" w:rsidR="0087466F" w:rsidRDefault="0087466F" w:rsidP="000134BF">
-      <w:r>
+    <w:p w14:paraId="3CB45F2C" w14:textId="77777777" w:rsidR="00DA4ACB" w:rsidRPr="006D44B3" w:rsidRDefault="00DA4ACB" w:rsidP="009B40B3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D44B3">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58C5689A" w14:textId="77777777" w:rsidR="0087466F" w:rsidRDefault="0087466F" w:rsidP="000134BF">
-      <w:r>
+    <w:p w14:paraId="0600F424" w14:textId="77777777" w:rsidR="00DA4ACB" w:rsidRPr="006D44B3" w:rsidRDefault="00DA4ACB" w:rsidP="009B40B3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D44B3">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...8 lines deleted...]
-    <w:panose1 w:val="02020609040205080304"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5755DCDA" w14:textId="77777777" w:rsidR="00C44C97" w:rsidRDefault="00C44C97">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CD16901" w14:textId="7B3E900F" w:rsidR="008125C3" w:rsidRPr="006D44B3" w:rsidRDefault="00806798" w:rsidP="00806798">
+    <w:pPr>
+      <w:ind w:left="1304" w:firstLine="1304"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t>/</w:t>
+    </w:r>
+    <w:fldSimple w:instr="NUMPAGES   \* MERGEFORMAT">
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+    </w:fldSimple>
+    <w:r w:rsidR="009153E9" w:rsidRPr="006D44B3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="263B63CD" wp14:editId="174989F7">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>1242874</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-122321</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3244614" cy="302895"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20377"/>
+              <wp:lineTo x="21435" y="20377"/>
+              <wp:lineTo x="21435" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="945041091" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect t="18424" b="34201"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3244614" cy="302895"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58D31A16" w14:textId="5F54D4E7" w:rsidR="008125C3" w:rsidRPr="006D44B3" w:rsidRDefault="00134460" w:rsidP="00C44C97">
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r w:rsidRPr="006D44B3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EED967E" wp14:editId="58E0E6A4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>1242874</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-122321</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3244614" cy="302895"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20377"/>
+              <wp:lineTo x="21435" y="20377"/>
+              <wp:lineTo x="21435" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="1686698752" name="Picture 1" descr="Blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1686698752" name="Picture 1" descr="Blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect t="18424" b="34201"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3244614" cy="302895"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00C44C97">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C44C97">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00806798">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00806798">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00806798">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00806798">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00806798">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00806798">
+      <w:t>/</w:t>
+    </w:r>
+    <w:fldSimple w:instr="NUMPAGES   \* MERGEFORMAT">
+      <w:r w:rsidR="00806798">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:fldSimple>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="422777D1" w14:textId="77777777" w:rsidR="0087466F" w:rsidRDefault="0087466F" w:rsidP="000134BF">
-      <w:r>
+    <w:p w14:paraId="23658AFD" w14:textId="77777777" w:rsidR="00DA4ACB" w:rsidRPr="006D44B3" w:rsidRDefault="00DA4ACB" w:rsidP="009B40B3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D44B3">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="656F3EDF" w14:textId="77777777" w:rsidR="0087466F" w:rsidRDefault="0087466F" w:rsidP="000134BF">
-      <w:r>
+    <w:p w14:paraId="39FD2CE4" w14:textId="77777777" w:rsidR="00DA4ACB" w:rsidRPr="006D44B3" w:rsidRDefault="00DA4ACB" w:rsidP="009B40B3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D44B3">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="705C5D3A" w14:textId="6B70A796" w:rsidR="000134BF" w:rsidRPr="000134BF" w:rsidRDefault="000134BF" w:rsidP="000134BF">
+  <w:p w14:paraId="54EA250D" w14:textId="77777777" w:rsidR="00C44C97" w:rsidRDefault="00C44C97">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="495987CC" w14:textId="77777777" w:rsidR="00C44C97" w:rsidRDefault="00C44C97">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="709F26B8" w14:textId="14066A12" w:rsidR="00134460" w:rsidRPr="006D44B3" w:rsidRDefault="00134460" w:rsidP="00C44C97">
+    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006D44B3">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-        <w:b/>
         <w:noProof/>
-        <w:lang w:val="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BDA071F" wp14:editId="5650242D">
-          <wp:extent cx="1416817" cy="750237"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AACE417" wp14:editId="65B73339">
+          <wp:extent cx="1483200" cy="784800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:docPr id="2112838203" name="Graphic 2112838203"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="fulbright-finland-foundation-logo-color-RGB.png"/>
+                  <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1448441" cy="766983"/>
+                    <a:ext cx="1483200" cy="784800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:textHash int2:hashCode="1t8svQqHJxxgcG" int2:id="0MVdeVj0">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="g92davQ/jL7gis" int2:id="1rIjHwLC">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E57408A"/>
+    <w:nsid w:val="3992518F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6DFA7244"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="9C3071C2"/>
+    <w:lvl w:ilvl="0" w:tplc="C02E5480">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -3282,53 +4679,53 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="175977CF"/>
+    <w:nsid w:val="59170FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="11CC1EF4"/>
+    <w:tmpl w:val="47366C48"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -3395,827 +4792,1112 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33E76A3B"/>
+    <w:nsid w:val="74FD5740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5406F95C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="71FAE070"/>
+    <w:lvl w:ilvl="0" w:tplc="20000003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F3C2195"/>
+    <w:nsid w:val="7B344A00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="13F059EE"/>
-[...339 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="48569A3C"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="748383515">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="1" w16cid:durableId="2108649946">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="707030087">
+  <w:num w:numId="2" w16cid:durableId="1735853841">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1317495606">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1712071393">
+  <w:num w:numId="4" w16cid:durableId="1555847965">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
+  <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-[...1 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00366567"/>
-[...96 lines deleted...]
-    <w:rsid w:val="00FE22D3"/>
+    <w:rsidRoot w:val="009B40B3"/>
+    <w:rsid w:val="00003A5C"/>
+    <w:rsid w:val="00003B13"/>
+    <w:rsid w:val="000051BC"/>
+    <w:rsid w:val="0001006B"/>
+    <w:rsid w:val="00013D1A"/>
+    <w:rsid w:val="00014EF0"/>
+    <w:rsid w:val="0002216F"/>
+    <w:rsid w:val="000248E0"/>
+    <w:rsid w:val="000253CD"/>
+    <w:rsid w:val="000256D7"/>
+    <w:rsid w:val="000309FC"/>
+    <w:rsid w:val="00035FAD"/>
+    <w:rsid w:val="00043D74"/>
+    <w:rsid w:val="0005423B"/>
+    <w:rsid w:val="00054442"/>
+    <w:rsid w:val="000551AC"/>
+    <w:rsid w:val="00055413"/>
+    <w:rsid w:val="00062E26"/>
+    <w:rsid w:val="00067115"/>
+    <w:rsid w:val="000676FA"/>
+    <w:rsid w:val="00073A25"/>
+    <w:rsid w:val="00083B8F"/>
+    <w:rsid w:val="000851D9"/>
+    <w:rsid w:val="00085323"/>
+    <w:rsid w:val="00096D63"/>
+    <w:rsid w:val="000B0D77"/>
+    <w:rsid w:val="000B2EE8"/>
+    <w:rsid w:val="000B46AD"/>
+    <w:rsid w:val="000C3710"/>
+    <w:rsid w:val="000C3CD0"/>
+    <w:rsid w:val="000C41FB"/>
+    <w:rsid w:val="000C5235"/>
+    <w:rsid w:val="000C6AD5"/>
+    <w:rsid w:val="000D0AA5"/>
+    <w:rsid w:val="000D0E5B"/>
+    <w:rsid w:val="000D1CC4"/>
+    <w:rsid w:val="000D4AE7"/>
+    <w:rsid w:val="000D5D8F"/>
+    <w:rsid w:val="000D79ED"/>
+    <w:rsid w:val="000E0151"/>
+    <w:rsid w:val="000E5BD4"/>
+    <w:rsid w:val="000E6B05"/>
+    <w:rsid w:val="000F328B"/>
+    <w:rsid w:val="000F38C7"/>
+    <w:rsid w:val="000F693D"/>
+    <w:rsid w:val="00100CA9"/>
+    <w:rsid w:val="00106DCB"/>
+    <w:rsid w:val="0011031E"/>
+    <w:rsid w:val="00110736"/>
+    <w:rsid w:val="001129F4"/>
+    <w:rsid w:val="001130B7"/>
+    <w:rsid w:val="00121220"/>
+    <w:rsid w:val="00125103"/>
+    <w:rsid w:val="0012616D"/>
+    <w:rsid w:val="001341D6"/>
+    <w:rsid w:val="00134460"/>
+    <w:rsid w:val="0013580B"/>
+    <w:rsid w:val="001444F9"/>
+    <w:rsid w:val="00147830"/>
+    <w:rsid w:val="00147B1B"/>
+    <w:rsid w:val="00150615"/>
+    <w:rsid w:val="001526C3"/>
+    <w:rsid w:val="00162834"/>
+    <w:rsid w:val="00162F7A"/>
+    <w:rsid w:val="00164040"/>
+    <w:rsid w:val="00164A06"/>
+    <w:rsid w:val="0016682A"/>
+    <w:rsid w:val="00171ED3"/>
+    <w:rsid w:val="0017334D"/>
+    <w:rsid w:val="0017711E"/>
+    <w:rsid w:val="00195253"/>
+    <w:rsid w:val="00195E82"/>
+    <w:rsid w:val="001A1CBE"/>
+    <w:rsid w:val="001A2AA4"/>
+    <w:rsid w:val="001B1F40"/>
+    <w:rsid w:val="001B4E18"/>
+    <w:rsid w:val="001B689B"/>
+    <w:rsid w:val="001C6601"/>
+    <w:rsid w:val="001D5ADE"/>
+    <w:rsid w:val="001E02EC"/>
+    <w:rsid w:val="001E257D"/>
+    <w:rsid w:val="001E3F93"/>
+    <w:rsid w:val="001F3655"/>
+    <w:rsid w:val="001F6A8F"/>
+    <w:rsid w:val="001F7528"/>
+    <w:rsid w:val="001F7FBE"/>
+    <w:rsid w:val="00200315"/>
+    <w:rsid w:val="00204134"/>
+    <w:rsid w:val="00206A5E"/>
+    <w:rsid w:val="00207A87"/>
+    <w:rsid w:val="0021091E"/>
+    <w:rsid w:val="00212BFA"/>
+    <w:rsid w:val="002226C0"/>
+    <w:rsid w:val="00223C7B"/>
+    <w:rsid w:val="0022620D"/>
+    <w:rsid w:val="00232EAA"/>
+    <w:rsid w:val="00233966"/>
+    <w:rsid w:val="0023444D"/>
+    <w:rsid w:val="0023460E"/>
+    <w:rsid w:val="00235710"/>
+    <w:rsid w:val="00237E1C"/>
+    <w:rsid w:val="0024171C"/>
+    <w:rsid w:val="002467B5"/>
+    <w:rsid w:val="00247966"/>
+    <w:rsid w:val="0025277C"/>
+    <w:rsid w:val="002537AD"/>
+    <w:rsid w:val="00254F22"/>
+    <w:rsid w:val="00257A5B"/>
+    <w:rsid w:val="002707F0"/>
+    <w:rsid w:val="00271A9D"/>
+    <w:rsid w:val="00272A0D"/>
+    <w:rsid w:val="00286A09"/>
+    <w:rsid w:val="00287DAF"/>
+    <w:rsid w:val="00291FBD"/>
+    <w:rsid w:val="00292B17"/>
+    <w:rsid w:val="002941DA"/>
+    <w:rsid w:val="002962B4"/>
+    <w:rsid w:val="002964D6"/>
+    <w:rsid w:val="002A16C6"/>
+    <w:rsid w:val="002C0C4B"/>
+    <w:rsid w:val="002C1B1B"/>
+    <w:rsid w:val="002C26E2"/>
+    <w:rsid w:val="002C3204"/>
+    <w:rsid w:val="002C5F85"/>
+    <w:rsid w:val="002C611B"/>
+    <w:rsid w:val="002C6EC7"/>
+    <w:rsid w:val="002C7673"/>
+    <w:rsid w:val="002D28A7"/>
+    <w:rsid w:val="002D4847"/>
+    <w:rsid w:val="002D68AA"/>
+    <w:rsid w:val="002D6AA1"/>
+    <w:rsid w:val="002D78D3"/>
+    <w:rsid w:val="002E3919"/>
+    <w:rsid w:val="002E6AAC"/>
+    <w:rsid w:val="002F3A1E"/>
+    <w:rsid w:val="00300ABC"/>
+    <w:rsid w:val="00303078"/>
+    <w:rsid w:val="003037EF"/>
+    <w:rsid w:val="00305C8F"/>
+    <w:rsid w:val="00305EF9"/>
+    <w:rsid w:val="00306353"/>
+    <w:rsid w:val="003139C4"/>
+    <w:rsid w:val="00322B35"/>
+    <w:rsid w:val="00323F0E"/>
+    <w:rsid w:val="0033079D"/>
+    <w:rsid w:val="003339D2"/>
+    <w:rsid w:val="003343A9"/>
+    <w:rsid w:val="0033664E"/>
+    <w:rsid w:val="00345387"/>
+    <w:rsid w:val="00347086"/>
+    <w:rsid w:val="00367D8A"/>
+    <w:rsid w:val="00372E5D"/>
+    <w:rsid w:val="0037314E"/>
+    <w:rsid w:val="0037579C"/>
+    <w:rsid w:val="00376A6A"/>
+    <w:rsid w:val="00376D26"/>
+    <w:rsid w:val="0038056B"/>
+    <w:rsid w:val="00383215"/>
+    <w:rsid w:val="003862E9"/>
+    <w:rsid w:val="00387850"/>
+    <w:rsid w:val="003B0FAF"/>
+    <w:rsid w:val="003B131B"/>
+    <w:rsid w:val="003C42C0"/>
+    <w:rsid w:val="003C64AC"/>
+    <w:rsid w:val="003C6A3E"/>
+    <w:rsid w:val="003C6B91"/>
+    <w:rsid w:val="003C7B50"/>
+    <w:rsid w:val="003D1458"/>
+    <w:rsid w:val="003E0AA9"/>
+    <w:rsid w:val="003F05F1"/>
+    <w:rsid w:val="003F0697"/>
+    <w:rsid w:val="003F157C"/>
+    <w:rsid w:val="003F7219"/>
+    <w:rsid w:val="003F777D"/>
+    <w:rsid w:val="003F7CC7"/>
+    <w:rsid w:val="004049F3"/>
+    <w:rsid w:val="0040625C"/>
+    <w:rsid w:val="00412EFB"/>
+    <w:rsid w:val="00416A92"/>
+    <w:rsid w:val="00417562"/>
+    <w:rsid w:val="004236A7"/>
+    <w:rsid w:val="0042570B"/>
+    <w:rsid w:val="00426C5E"/>
+    <w:rsid w:val="00451116"/>
+    <w:rsid w:val="00451258"/>
+    <w:rsid w:val="00452EF9"/>
+    <w:rsid w:val="00453212"/>
+    <w:rsid w:val="00455E9D"/>
+    <w:rsid w:val="00456C6B"/>
+    <w:rsid w:val="00463CA9"/>
+    <w:rsid w:val="00471C60"/>
+    <w:rsid w:val="00472824"/>
+    <w:rsid w:val="00475472"/>
+    <w:rsid w:val="00477563"/>
+    <w:rsid w:val="00477CB2"/>
+    <w:rsid w:val="00484034"/>
+    <w:rsid w:val="004853D9"/>
+    <w:rsid w:val="004924D5"/>
+    <w:rsid w:val="004A24D9"/>
+    <w:rsid w:val="004A6D2C"/>
+    <w:rsid w:val="004A7076"/>
+    <w:rsid w:val="004A7F1C"/>
+    <w:rsid w:val="004B5379"/>
+    <w:rsid w:val="004C4F2D"/>
+    <w:rsid w:val="004C6AF9"/>
+    <w:rsid w:val="004D21F6"/>
+    <w:rsid w:val="004D565E"/>
+    <w:rsid w:val="004D75CE"/>
+    <w:rsid w:val="004E28A3"/>
+    <w:rsid w:val="004F1C79"/>
+    <w:rsid w:val="005016DA"/>
+    <w:rsid w:val="0050568E"/>
+    <w:rsid w:val="00506C37"/>
+    <w:rsid w:val="00507C32"/>
+    <w:rsid w:val="00511125"/>
+    <w:rsid w:val="00512A36"/>
+    <w:rsid w:val="00520063"/>
+    <w:rsid w:val="00520BA3"/>
+    <w:rsid w:val="00520D96"/>
+    <w:rsid w:val="00521377"/>
+    <w:rsid w:val="005223B2"/>
+    <w:rsid w:val="0052652F"/>
+    <w:rsid w:val="00526799"/>
+    <w:rsid w:val="00526B2B"/>
+    <w:rsid w:val="005271B6"/>
+    <w:rsid w:val="005306DA"/>
+    <w:rsid w:val="00531EB6"/>
+    <w:rsid w:val="00532E1E"/>
+    <w:rsid w:val="005372B5"/>
+    <w:rsid w:val="005430D0"/>
+    <w:rsid w:val="005675B0"/>
+    <w:rsid w:val="0057466D"/>
+    <w:rsid w:val="00580030"/>
+    <w:rsid w:val="005805A2"/>
+    <w:rsid w:val="0058452A"/>
+    <w:rsid w:val="00585439"/>
+    <w:rsid w:val="005865B0"/>
+    <w:rsid w:val="005866EB"/>
+    <w:rsid w:val="0059025D"/>
+    <w:rsid w:val="005A5151"/>
+    <w:rsid w:val="005A6000"/>
+    <w:rsid w:val="005A6ED1"/>
+    <w:rsid w:val="005A7DBF"/>
+    <w:rsid w:val="005B6CFF"/>
+    <w:rsid w:val="005B7AF2"/>
+    <w:rsid w:val="005D05F0"/>
+    <w:rsid w:val="005D1DD8"/>
+    <w:rsid w:val="005D611B"/>
+    <w:rsid w:val="005D646E"/>
+    <w:rsid w:val="005E1574"/>
+    <w:rsid w:val="005E55DC"/>
+    <w:rsid w:val="005F0BF1"/>
+    <w:rsid w:val="005F4C07"/>
+    <w:rsid w:val="00601BAD"/>
+    <w:rsid w:val="006031EB"/>
+    <w:rsid w:val="00614615"/>
+    <w:rsid w:val="00614C37"/>
+    <w:rsid w:val="00622E97"/>
+    <w:rsid w:val="00626099"/>
+    <w:rsid w:val="00630815"/>
+    <w:rsid w:val="0065520A"/>
+    <w:rsid w:val="00655D6E"/>
+    <w:rsid w:val="0066615C"/>
+    <w:rsid w:val="006713EA"/>
+    <w:rsid w:val="00672883"/>
+    <w:rsid w:val="00680FDC"/>
+    <w:rsid w:val="006811AE"/>
+    <w:rsid w:val="0068363A"/>
+    <w:rsid w:val="0068503F"/>
+    <w:rsid w:val="006871E1"/>
+    <w:rsid w:val="00695950"/>
+    <w:rsid w:val="006963C4"/>
+    <w:rsid w:val="006976AB"/>
+    <w:rsid w:val="006A4494"/>
+    <w:rsid w:val="006B05B5"/>
+    <w:rsid w:val="006B3BDB"/>
+    <w:rsid w:val="006B72C2"/>
+    <w:rsid w:val="006C1CB0"/>
+    <w:rsid w:val="006C51C9"/>
+    <w:rsid w:val="006C5832"/>
+    <w:rsid w:val="006D2FEE"/>
+    <w:rsid w:val="006D44B3"/>
+    <w:rsid w:val="006D509C"/>
+    <w:rsid w:val="006E6D6E"/>
+    <w:rsid w:val="006F40F0"/>
+    <w:rsid w:val="006F453B"/>
+    <w:rsid w:val="007037C1"/>
+    <w:rsid w:val="00704A47"/>
+    <w:rsid w:val="0071213E"/>
+    <w:rsid w:val="00715A08"/>
+    <w:rsid w:val="00716B05"/>
+    <w:rsid w:val="00721C86"/>
+    <w:rsid w:val="0072335D"/>
+    <w:rsid w:val="00723E1D"/>
+    <w:rsid w:val="0072626F"/>
+    <w:rsid w:val="00730443"/>
+    <w:rsid w:val="00730D40"/>
+    <w:rsid w:val="00737713"/>
+    <w:rsid w:val="007416FF"/>
+    <w:rsid w:val="00754A21"/>
+    <w:rsid w:val="00763B66"/>
+    <w:rsid w:val="00763F88"/>
+    <w:rsid w:val="00765E15"/>
+    <w:rsid w:val="007663E0"/>
+    <w:rsid w:val="0076723E"/>
+    <w:rsid w:val="007773C5"/>
+    <w:rsid w:val="00780A69"/>
+    <w:rsid w:val="00781CD7"/>
+    <w:rsid w:val="00784468"/>
+    <w:rsid w:val="00785A87"/>
+    <w:rsid w:val="00791645"/>
+    <w:rsid w:val="00794F06"/>
+    <w:rsid w:val="007A2F53"/>
+    <w:rsid w:val="007A4E42"/>
+    <w:rsid w:val="007A559E"/>
+    <w:rsid w:val="007B3ACF"/>
+    <w:rsid w:val="007B7902"/>
+    <w:rsid w:val="007C64C3"/>
+    <w:rsid w:val="007D67FE"/>
+    <w:rsid w:val="007D7456"/>
+    <w:rsid w:val="007E3D54"/>
+    <w:rsid w:val="007E4804"/>
+    <w:rsid w:val="007E6787"/>
+    <w:rsid w:val="007E6F87"/>
+    <w:rsid w:val="007F0541"/>
+    <w:rsid w:val="007F0ED1"/>
+    <w:rsid w:val="007F37B6"/>
+    <w:rsid w:val="007F4ED5"/>
+    <w:rsid w:val="007F6E67"/>
+    <w:rsid w:val="007F74A0"/>
+    <w:rsid w:val="00806798"/>
+    <w:rsid w:val="008125C3"/>
+    <w:rsid w:val="00815B85"/>
+    <w:rsid w:val="00822EAA"/>
+    <w:rsid w:val="0083123E"/>
+    <w:rsid w:val="00833FC9"/>
+    <w:rsid w:val="008430CE"/>
+    <w:rsid w:val="00843909"/>
+    <w:rsid w:val="00843F3B"/>
+    <w:rsid w:val="00847E24"/>
+    <w:rsid w:val="00850DD2"/>
+    <w:rsid w:val="00862DCF"/>
+    <w:rsid w:val="008632DD"/>
+    <w:rsid w:val="008804BD"/>
+    <w:rsid w:val="00880646"/>
+    <w:rsid w:val="008857F3"/>
+    <w:rsid w:val="0089132E"/>
+    <w:rsid w:val="00893335"/>
+    <w:rsid w:val="00893D23"/>
+    <w:rsid w:val="008A143A"/>
+    <w:rsid w:val="008A1D78"/>
+    <w:rsid w:val="008A57FC"/>
+    <w:rsid w:val="008A7FF0"/>
+    <w:rsid w:val="008B02C4"/>
+    <w:rsid w:val="008B062C"/>
+    <w:rsid w:val="008C329C"/>
+    <w:rsid w:val="008C4A8A"/>
+    <w:rsid w:val="008C51A6"/>
+    <w:rsid w:val="008D2943"/>
+    <w:rsid w:val="008D73DB"/>
+    <w:rsid w:val="008E0114"/>
+    <w:rsid w:val="008E1411"/>
+    <w:rsid w:val="008E15F4"/>
+    <w:rsid w:val="008E38AF"/>
+    <w:rsid w:val="008E398C"/>
+    <w:rsid w:val="008E5305"/>
+    <w:rsid w:val="008E5826"/>
+    <w:rsid w:val="008F0BFC"/>
+    <w:rsid w:val="008F2F8A"/>
+    <w:rsid w:val="008F7674"/>
+    <w:rsid w:val="0090791E"/>
+    <w:rsid w:val="009136CF"/>
+    <w:rsid w:val="009153E9"/>
+    <w:rsid w:val="00931149"/>
+    <w:rsid w:val="0093776B"/>
+    <w:rsid w:val="00942237"/>
+    <w:rsid w:val="00950319"/>
+    <w:rsid w:val="00956D8E"/>
+    <w:rsid w:val="0095752C"/>
+    <w:rsid w:val="009575F6"/>
+    <w:rsid w:val="00960DE1"/>
+    <w:rsid w:val="00964D61"/>
+    <w:rsid w:val="00974D44"/>
+    <w:rsid w:val="00975247"/>
+    <w:rsid w:val="00975D40"/>
+    <w:rsid w:val="0098013D"/>
+    <w:rsid w:val="00990A78"/>
+    <w:rsid w:val="00997A75"/>
+    <w:rsid w:val="009B2477"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rsid w:val="009B7A5F"/>
+    <w:rsid w:val="009C04D0"/>
+    <w:rsid w:val="009C18C7"/>
+    <w:rsid w:val="009D11EA"/>
+    <w:rsid w:val="009D61D8"/>
+    <w:rsid w:val="009E78D6"/>
+    <w:rsid w:val="009F4584"/>
+    <w:rsid w:val="009F6C54"/>
+    <w:rsid w:val="009F73F3"/>
+    <w:rsid w:val="00A103B3"/>
+    <w:rsid w:val="00A13E2F"/>
+    <w:rsid w:val="00A15A79"/>
+    <w:rsid w:val="00A15FBB"/>
+    <w:rsid w:val="00A25CF4"/>
+    <w:rsid w:val="00A2781E"/>
+    <w:rsid w:val="00A313BC"/>
+    <w:rsid w:val="00A3407F"/>
+    <w:rsid w:val="00A35966"/>
+    <w:rsid w:val="00A60906"/>
+    <w:rsid w:val="00A6146C"/>
+    <w:rsid w:val="00A67A39"/>
+    <w:rsid w:val="00A74383"/>
+    <w:rsid w:val="00A77664"/>
+    <w:rsid w:val="00A86778"/>
+    <w:rsid w:val="00A87DDF"/>
+    <w:rsid w:val="00A91B04"/>
+    <w:rsid w:val="00A96F0D"/>
+    <w:rsid w:val="00AA1B6D"/>
+    <w:rsid w:val="00AA4634"/>
+    <w:rsid w:val="00AA4F98"/>
+    <w:rsid w:val="00AA7ADC"/>
+    <w:rsid w:val="00AB1958"/>
+    <w:rsid w:val="00AB2B55"/>
+    <w:rsid w:val="00AB44E4"/>
+    <w:rsid w:val="00AC15ED"/>
+    <w:rsid w:val="00AC5357"/>
+    <w:rsid w:val="00AD161D"/>
+    <w:rsid w:val="00AD170F"/>
+    <w:rsid w:val="00AD2706"/>
+    <w:rsid w:val="00AD3E1A"/>
+    <w:rsid w:val="00AE1F1D"/>
+    <w:rsid w:val="00AE4554"/>
+    <w:rsid w:val="00AF28A0"/>
+    <w:rsid w:val="00AF3127"/>
+    <w:rsid w:val="00AF351F"/>
+    <w:rsid w:val="00AF51C7"/>
+    <w:rsid w:val="00AF5B37"/>
+    <w:rsid w:val="00B0442D"/>
+    <w:rsid w:val="00B076C5"/>
+    <w:rsid w:val="00B11E4E"/>
+    <w:rsid w:val="00B21CF2"/>
+    <w:rsid w:val="00B22526"/>
+    <w:rsid w:val="00B26B2B"/>
+    <w:rsid w:val="00B3135B"/>
+    <w:rsid w:val="00B32277"/>
+    <w:rsid w:val="00B327EA"/>
+    <w:rsid w:val="00B35689"/>
+    <w:rsid w:val="00B412D9"/>
+    <w:rsid w:val="00B431E7"/>
+    <w:rsid w:val="00B4412D"/>
+    <w:rsid w:val="00B45587"/>
+    <w:rsid w:val="00B45988"/>
+    <w:rsid w:val="00B46DFB"/>
+    <w:rsid w:val="00B46EAE"/>
+    <w:rsid w:val="00B51447"/>
+    <w:rsid w:val="00B54973"/>
+    <w:rsid w:val="00B55B37"/>
+    <w:rsid w:val="00B76A81"/>
+    <w:rsid w:val="00B77383"/>
+    <w:rsid w:val="00B95CFD"/>
+    <w:rsid w:val="00B968C4"/>
+    <w:rsid w:val="00B97321"/>
+    <w:rsid w:val="00BA2117"/>
+    <w:rsid w:val="00BA286D"/>
+    <w:rsid w:val="00BA73E1"/>
+    <w:rsid w:val="00BC0A7F"/>
+    <w:rsid w:val="00BC4A3C"/>
+    <w:rsid w:val="00BC4E6C"/>
+    <w:rsid w:val="00BC5D12"/>
+    <w:rsid w:val="00BC6970"/>
+    <w:rsid w:val="00BD6FA5"/>
+    <w:rsid w:val="00BE06E5"/>
+    <w:rsid w:val="00BE31CF"/>
+    <w:rsid w:val="00BE4010"/>
+    <w:rsid w:val="00BE4185"/>
+    <w:rsid w:val="00BF5D2B"/>
+    <w:rsid w:val="00BF74BE"/>
+    <w:rsid w:val="00BF7E24"/>
+    <w:rsid w:val="00C01B95"/>
+    <w:rsid w:val="00C037E8"/>
+    <w:rsid w:val="00C03863"/>
+    <w:rsid w:val="00C03D63"/>
+    <w:rsid w:val="00C05D40"/>
+    <w:rsid w:val="00C13028"/>
+    <w:rsid w:val="00C149FA"/>
+    <w:rsid w:val="00C20267"/>
+    <w:rsid w:val="00C21547"/>
+    <w:rsid w:val="00C217DF"/>
+    <w:rsid w:val="00C43B83"/>
+    <w:rsid w:val="00C442A5"/>
+    <w:rsid w:val="00C44C97"/>
+    <w:rsid w:val="00C44DD8"/>
+    <w:rsid w:val="00C57189"/>
+    <w:rsid w:val="00C61BF3"/>
+    <w:rsid w:val="00C62101"/>
+    <w:rsid w:val="00C66A9F"/>
+    <w:rsid w:val="00C7734B"/>
+    <w:rsid w:val="00C7741D"/>
+    <w:rsid w:val="00C8212B"/>
+    <w:rsid w:val="00C94238"/>
+    <w:rsid w:val="00C94AA2"/>
+    <w:rsid w:val="00CA1C51"/>
+    <w:rsid w:val="00CA32CE"/>
+    <w:rsid w:val="00CA5D24"/>
+    <w:rsid w:val="00CA75F7"/>
+    <w:rsid w:val="00CB3E43"/>
+    <w:rsid w:val="00CC06C9"/>
+    <w:rsid w:val="00CC5DF3"/>
+    <w:rsid w:val="00CC7EBF"/>
+    <w:rsid w:val="00CD6076"/>
+    <w:rsid w:val="00D00509"/>
+    <w:rsid w:val="00D03247"/>
+    <w:rsid w:val="00D06901"/>
+    <w:rsid w:val="00D06C29"/>
+    <w:rsid w:val="00D07BCA"/>
+    <w:rsid w:val="00D130E0"/>
+    <w:rsid w:val="00D20741"/>
+    <w:rsid w:val="00D226D9"/>
+    <w:rsid w:val="00D22BFF"/>
+    <w:rsid w:val="00D23565"/>
+    <w:rsid w:val="00D33FAB"/>
+    <w:rsid w:val="00D35B4E"/>
+    <w:rsid w:val="00D36047"/>
+    <w:rsid w:val="00D369D1"/>
+    <w:rsid w:val="00D36B4A"/>
+    <w:rsid w:val="00D46D15"/>
+    <w:rsid w:val="00D50E34"/>
+    <w:rsid w:val="00D50E72"/>
+    <w:rsid w:val="00D5291C"/>
+    <w:rsid w:val="00D566D6"/>
+    <w:rsid w:val="00D601F9"/>
+    <w:rsid w:val="00D76CA3"/>
+    <w:rsid w:val="00D76F26"/>
+    <w:rsid w:val="00D77128"/>
+    <w:rsid w:val="00D81444"/>
+    <w:rsid w:val="00D86EA8"/>
+    <w:rsid w:val="00D92B42"/>
+    <w:rsid w:val="00DA103A"/>
+    <w:rsid w:val="00DA4ACB"/>
+    <w:rsid w:val="00DA4EAC"/>
+    <w:rsid w:val="00DA6A59"/>
+    <w:rsid w:val="00DA7FD5"/>
+    <w:rsid w:val="00DB6E34"/>
+    <w:rsid w:val="00DD1622"/>
+    <w:rsid w:val="00DD3CB6"/>
+    <w:rsid w:val="00DD7D9E"/>
+    <w:rsid w:val="00DE1B3F"/>
+    <w:rsid w:val="00DE506D"/>
+    <w:rsid w:val="00DE7087"/>
+    <w:rsid w:val="00DF173A"/>
+    <w:rsid w:val="00DF397F"/>
+    <w:rsid w:val="00E03700"/>
+    <w:rsid w:val="00E04B35"/>
+    <w:rsid w:val="00E04BC2"/>
+    <w:rsid w:val="00E078B0"/>
+    <w:rsid w:val="00E20DFA"/>
+    <w:rsid w:val="00E21F13"/>
+    <w:rsid w:val="00E355C0"/>
+    <w:rsid w:val="00E3593B"/>
+    <w:rsid w:val="00E40B41"/>
+    <w:rsid w:val="00E4108A"/>
+    <w:rsid w:val="00E417B8"/>
+    <w:rsid w:val="00E41E99"/>
+    <w:rsid w:val="00E43B8B"/>
+    <w:rsid w:val="00E4727B"/>
+    <w:rsid w:val="00E50F6F"/>
+    <w:rsid w:val="00E56CAB"/>
+    <w:rsid w:val="00E57633"/>
+    <w:rsid w:val="00E6091D"/>
+    <w:rsid w:val="00E60C05"/>
+    <w:rsid w:val="00E633E4"/>
+    <w:rsid w:val="00E669D1"/>
+    <w:rsid w:val="00E74BEF"/>
+    <w:rsid w:val="00E7686E"/>
+    <w:rsid w:val="00E82445"/>
+    <w:rsid w:val="00E84BFF"/>
+    <w:rsid w:val="00EA1A58"/>
+    <w:rsid w:val="00EA2727"/>
+    <w:rsid w:val="00EA3511"/>
+    <w:rsid w:val="00EA4614"/>
+    <w:rsid w:val="00EB27D9"/>
+    <w:rsid w:val="00EB4342"/>
+    <w:rsid w:val="00EC04CF"/>
+    <w:rsid w:val="00EC6E73"/>
+    <w:rsid w:val="00ED5855"/>
+    <w:rsid w:val="00EE65B0"/>
+    <w:rsid w:val="00EF01A0"/>
+    <w:rsid w:val="00EF03FF"/>
+    <w:rsid w:val="00EF0A2C"/>
+    <w:rsid w:val="00EF0DA7"/>
+    <w:rsid w:val="00EF2486"/>
+    <w:rsid w:val="00EF4747"/>
+    <w:rsid w:val="00EF7D8B"/>
+    <w:rsid w:val="00F02D96"/>
+    <w:rsid w:val="00F04D56"/>
+    <w:rsid w:val="00F05414"/>
+    <w:rsid w:val="00F05F34"/>
+    <w:rsid w:val="00F06AE0"/>
+    <w:rsid w:val="00F07302"/>
+    <w:rsid w:val="00F07475"/>
+    <w:rsid w:val="00F115C8"/>
+    <w:rsid w:val="00F121D6"/>
+    <w:rsid w:val="00F127B4"/>
+    <w:rsid w:val="00F15AB4"/>
+    <w:rsid w:val="00F22919"/>
+    <w:rsid w:val="00F23DD9"/>
+    <w:rsid w:val="00F23F96"/>
+    <w:rsid w:val="00F269EF"/>
+    <w:rsid w:val="00F26B50"/>
+    <w:rsid w:val="00F315E9"/>
+    <w:rsid w:val="00F32B1B"/>
+    <w:rsid w:val="00F3311E"/>
+    <w:rsid w:val="00F360CC"/>
+    <w:rsid w:val="00F401B1"/>
+    <w:rsid w:val="00F457BE"/>
+    <w:rsid w:val="00F5383E"/>
+    <w:rsid w:val="00F5395E"/>
+    <w:rsid w:val="00F543C9"/>
+    <w:rsid w:val="00F54718"/>
+    <w:rsid w:val="00F611D9"/>
+    <w:rsid w:val="00F64939"/>
+    <w:rsid w:val="00F72ECB"/>
+    <w:rsid w:val="00F8339F"/>
+    <w:rsid w:val="00F87A18"/>
+    <w:rsid w:val="00F90C8D"/>
+    <w:rsid w:val="00F9126B"/>
+    <w:rsid w:val="00F94665"/>
+    <w:rsid w:val="00F94D06"/>
+    <w:rsid w:val="00F9571B"/>
+    <w:rsid w:val="00FA45D8"/>
+    <w:rsid w:val="00FA50D6"/>
+    <w:rsid w:val="00FA5F59"/>
+    <w:rsid w:val="00FA7122"/>
+    <w:rsid w:val="00FA7697"/>
+    <w:rsid w:val="00FB1C12"/>
+    <w:rsid w:val="00FB5BD3"/>
+    <w:rsid w:val="00FC527A"/>
+    <w:rsid w:val="00FC5B74"/>
+    <w:rsid w:val="00FD28D3"/>
+    <w:rsid w:val="00FD45B2"/>
+    <w:rsid w:val="00FD45F5"/>
+    <w:rsid w:val="00FD5000"/>
+    <w:rsid w:val="00FD56C6"/>
+    <w:rsid w:val="00FD596E"/>
+    <w:rsid w:val="00FD5EB3"/>
+    <w:rsid w:val="00FE44DA"/>
+    <w:rsid w:val="00FE71E3"/>
+    <w:rsid w:val="00FF206C"/>
+    <w:rsid w:val="00FF5149"/>
+    <w:rsid w:val="00FF6A08"/>
+    <w:rsid w:val="00FF72E1"/>
+    <w:rsid w:val="01854484"/>
+    <w:rsid w:val="054276D5"/>
+    <w:rsid w:val="05522F5D"/>
+    <w:rsid w:val="05F3A7FD"/>
+    <w:rsid w:val="07A625B4"/>
+    <w:rsid w:val="07EAE5BB"/>
+    <w:rsid w:val="0930CD8D"/>
+    <w:rsid w:val="0C0138D1"/>
+    <w:rsid w:val="113DB617"/>
+    <w:rsid w:val="1507D670"/>
+    <w:rsid w:val="17D430BF"/>
+    <w:rsid w:val="1CDA32FA"/>
+    <w:rsid w:val="1D92EC02"/>
+    <w:rsid w:val="1EAE9ECE"/>
+    <w:rsid w:val="1F09568E"/>
+    <w:rsid w:val="203624E2"/>
+    <w:rsid w:val="23B86286"/>
+    <w:rsid w:val="26889D0E"/>
+    <w:rsid w:val="28B83F6D"/>
+    <w:rsid w:val="290B1EDF"/>
+    <w:rsid w:val="29702534"/>
+    <w:rsid w:val="2AC4C82D"/>
+    <w:rsid w:val="2BAA5EEE"/>
+    <w:rsid w:val="2BB433C8"/>
+    <w:rsid w:val="2EDC50C0"/>
+    <w:rsid w:val="2F7592EB"/>
+    <w:rsid w:val="33052E45"/>
+    <w:rsid w:val="34F553D5"/>
+    <w:rsid w:val="37A1E565"/>
+    <w:rsid w:val="39F3C1FA"/>
+    <w:rsid w:val="3A57BCB7"/>
+    <w:rsid w:val="3B6838AC"/>
+    <w:rsid w:val="3FCB8C70"/>
+    <w:rsid w:val="40046F5A"/>
+    <w:rsid w:val="4095CB2C"/>
+    <w:rsid w:val="412E1B1E"/>
+    <w:rsid w:val="416D1BD7"/>
+    <w:rsid w:val="42B3A0B1"/>
+    <w:rsid w:val="43733333"/>
+    <w:rsid w:val="44C1E172"/>
+    <w:rsid w:val="4793C399"/>
+    <w:rsid w:val="480A5EB8"/>
+    <w:rsid w:val="48FEDC19"/>
+    <w:rsid w:val="49311918"/>
+    <w:rsid w:val="499BE5D7"/>
+    <w:rsid w:val="49DE7C24"/>
+    <w:rsid w:val="4C7B4B64"/>
+    <w:rsid w:val="4CA2050E"/>
+    <w:rsid w:val="4D1DC69C"/>
+    <w:rsid w:val="4F230B21"/>
+    <w:rsid w:val="523DE9F4"/>
+    <w:rsid w:val="53A5F66A"/>
+    <w:rsid w:val="53B2B814"/>
+    <w:rsid w:val="5503D517"/>
+    <w:rsid w:val="5504254E"/>
+    <w:rsid w:val="566A9FC9"/>
+    <w:rsid w:val="5A4B4BAB"/>
+    <w:rsid w:val="5C20D6E1"/>
+    <w:rsid w:val="5C3C3B46"/>
+    <w:rsid w:val="5C4A8633"/>
+    <w:rsid w:val="5D0C17A4"/>
+    <w:rsid w:val="5D3889FE"/>
+    <w:rsid w:val="614E94A1"/>
+    <w:rsid w:val="618970AA"/>
+    <w:rsid w:val="6395F51A"/>
+    <w:rsid w:val="660B2705"/>
+    <w:rsid w:val="66F61F8F"/>
+    <w:rsid w:val="69D0CC09"/>
+    <w:rsid w:val="6E1180F8"/>
+    <w:rsid w:val="6F9DB04C"/>
+    <w:rsid w:val="6FA163E4"/>
+    <w:rsid w:val="7023798C"/>
+    <w:rsid w:val="73F51131"/>
+    <w:rsid w:val="78BB478F"/>
+    <w:rsid w:val="7A84F27D"/>
+    <w:rsid w:val="7C95A303"/>
+    <w:rsid w:val="7CD79954"/>
+    <w:rsid w:val="7DA1CD06"/>
+    <w:rsid w:val="7DBD1BBD"/>
+    <w:rsid w:val="7E5EF95C"/>
+    <w:rsid w:val="7FDD5721"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2CCE750A"/>
-  <w15:docId w15:val="{FFC75AF8-9713-45B5-AFF8-DC118C803DFB}"/>
+  <w14:docId w14:val="574C13EF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6BC8B127-E7EA-4B24-A9EA-02AB4DBF4A89}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4224,170 +5906,170 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:locked="0" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:locked="0" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:locked="0" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:locked="0" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:locked="0" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:locked="0" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:locked="0" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="0" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4422,55 +6104,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="0" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4542,646 +6224,1378 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00366567"/>
+    <w:rsid w:val="00C44C97"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="40" w:after="40"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="en-AU" w:bidi="ne-NP"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:locked/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00F04D56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="113DB617"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="113DB617"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="113DB617"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F04D56"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00822EAA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00366567"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:locked/>
+    <w:rsid w:val="113DB617"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:locked/>
+    <w:rsid w:val="009B40B3"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
-      <w:lang w:val="en-US" w:bidi="ar-SA"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="00366567"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009B40B3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...15 lines deleted...]
-      <w:lang w:val="en-AU" w:bidi="ne-NP"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
-    <w:rsid w:val="00366567"/>
+    <w:locked/>
+    <w:rsid w:val="009B40B3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:locked/>
+    <w:rsid w:val="009B40B3"/>
     <w:rPr>
-      <w:szCs w:val="18"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:locked/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:locked/>
+    <w:rsid w:val="113DB617"/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fi-FI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ng-directive">
+    <w:name w:val="ng-directive"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:locked/>
+    <w:rsid w:val="009B40B3"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:locked/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE22D3"/>
+    <w:locked/>
+    <w:rsid w:val="001E257D"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001602EE"/>
+    <w:locked/>
+    <w:rsid w:val="001E257D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...66 lines deleted...]
-      <w:lang w:val="en-AU" w:bidi="ne-NP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000134BF"/>
+    <w:locked/>
+    <w:rsid w:val="00C44C97"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4819"/>
-        <w:tab w:val="right" w:pos="9638"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000134BF"/>
+    <w:rsid w:val="00C44C97"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-AU" w:bidi="ne-NP"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000134BF"/>
+    <w:locked/>
+    <w:rsid w:val="00C44C97"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4819"/>
-        <w:tab w:val="right" w:pos="9638"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000134BF"/>
+    <w:rsid w:val="00C44C97"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-AU" w:bidi="ne-NP"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC3014"/>
+    <w:locked/>
+    <w:rsid w:val="00014EF0"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/processing-fees-and-payment-methods" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/guardian-in-finland-with-a-residence-permit" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fulbright.fi/guide-coming-to-finland/passport-and-residence-permit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/spouse-in-finland-with-a-residence-permit" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/internship" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/residence-permit-application-for-studies" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/researcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/residence-permit-application-for-studies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/researcher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/guardian-in-finland-with-a-residence-permit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/processing-fees-and-payment-methods" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/spouse-in-finland-with-a-residence-permit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fulbright.fi/grant-programs-to-finland/guide-coming-to-finland/passport-and-residence-permit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/internship" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e3216d83-e0b3-4142-af10-87bd99599e6f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="539c5867-3205-454f-b67c-7fd0ef4c36e6" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="e3216d83-e0b3-4142-af10-87bd99599e6f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AED22B769EE4C644B4BC5239AE90E66A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c5963b2f269b9ee0bc4ff3bf8d1d16d9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e3216d83-e0b3-4142-af10-87bd99599e6f" xmlns:ns3="539c5867-3205-454f-b67c-7fd0ef4c36e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e8ff198228eedc74eac8b41a52235a6" ns2:_="" ns3:_="">
+    <xsd:import namespace="e3216d83-e0b3-4142-af10-87bd99599e6f"/>
+    <xsd:import namespace="539c5867-3205-454f-b67c-7fd0ef4c36e6"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e3216d83-e0b3-4142-af10-87bd99599e6f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5c06da8d-5431-47e8-bec6-b79c019dda18" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="21" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="539c5867-3205-454f-b67c-7fd0ef4c36e6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c110fde1-7e9c-495a-bc78-943e18d18c9b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="539c5867-3205-454f-b67c-7fd0ef4c36e6">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8321CB49-B216-4665-8317-DB256BD2E473}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47E7C876-5457-49F8-9889-83CAABE0DB5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e3216d83-e0b3-4142-af10-87bd99599e6f"/>
+    <ds:schemaRef ds:uri="539c5867-3205-454f-b67c-7fd0ef4c36e6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{319B3741-A575-4940-BC48-15DC9A3A3DE7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e3216d83-e0b3-4142-af10-87bd99599e6f"/>
+    <ds:schemaRef ds:uri="539c5867-3205-454f-b67c-7fd0ef4c36e6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2697</Characters>
+  <Pages>2</Pages>
+  <Words>494</Words>
+  <Characters>2817</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3023</CharactersWithSpaces>
+  <CharactersWithSpaces>3305</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Karoliina Kokko</dc:creator>
+  <dc:title>Contact and Bank Information Form.</dc:title>
+  <dc:subject/>
+  <dc:creator>Saara Martikainen;Mihkel Vaim</dc:creator>
+  <cp:keywords>Fulbright Finland</cp:keywords>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>1acabcd5-858a-4229-90cb-a86f33b2ed30</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100AED22B769EE4C644B4BC5239AE90E66A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>